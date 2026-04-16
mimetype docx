--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Grossetti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">né le 24 juin 1957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1975 : Baccalauréat C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1979 : Licence de Mathématiques, Université Paul Sabatier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980 : Licence de Sociologie, Université de Toulouse le Mirail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981 : DEA de Mathématiques Appliquées, option Statistiques, Université Paul Sabatier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982 : DEA de Sociologie. Université de Toulouse le Mirail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985 : Doctorat de 3e Cycle de Sociologie, Université de Toulouse-le-Mirail, 1985 Mémoire intitulé « L'intérieur de la parenthèse. Le mode de vie des enseignants français en coopération dans l'ancienne zone coloniale de la France ». Jury R. Ledrut (président), L.V. Thomas, J.M. Berthelot (directeur de recherche), M. Eliard, A. Carlier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : Habilitation à diriger des recherches en Sociologie : « Science et territoire - Esquisse d'une approche génétique en Sociologie ». Jury : J.M. Berthelot, F. Chazel, A. Degenne, A. Grelon, G. Jalabert, A. Rallet, Université de Toulouse-le-Mirail, 1997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 1981 à Juin 1983 : Professeur de mathématiques au Lycée Régnault de Tanger (Maroc) dans le cadre du service national en coopération.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 1983 à Juin 1986 : Vacations au Centre de Recherches Sociologiques de l'Université de Toulouse le Mirail. Chargé de cours en sociologie en 1985 - 1986.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 1984 à Juin 1986 : Ingénieur vacataire au Centre d'Application de la Statistique (Université Paul Sabatier).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 1986 à Mars 1988 : Ingénieur (titulaire) au Centre Interuniversitaire de Calcul de Toulouse: spécialiste des logiciels statistiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 1988 à Août 2006 : Chargé de recherches au CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Septembre 2006 : Directeur de recherches de 2e classe au CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Juin 2013 : Directeur de recherches de 1ère classe au CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Septembre 2015 : Directeur d’études cumulant à l’EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2003 : directeur de l’UMR 5117 (Centre d’études des rationalités et des savoirs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2007 : directeur-adjoint de l’UMR 5103 (Centre Interdisciplinaire de Recherches Urbaines et Sociologiques, fusion du Centre Interdisciplinaire d’études urbaines et du Centre d’études des rationalités et des savoirs), directeur du Centre d’études des rationalités et des savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : directeur-adjoint de l’UMR 5193 (fusion du Centre Interdisciplinaire de Recherches Urbaines et Sociologiques et du Centre d’Anthropologie Sociales), directeur du Centre d’études des rationalités et des savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 : Directeur du Laboratoire d’excellence « Structurations des mondes sociaux »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité National du CNRS (sections 36 et 42 de 2008 à 2012, CID53 de 2012 à 2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission de spécialistes de sociologie de Toulouse de 1992 à 2008, président de la commission de 2005 à 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de divers comités de sélection, comité scientifiques de revues, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animateur de 1998 à 2008 du comité de recherches 29 « Science, innovation technologique et société » de l’Association Internationale des Sociologues de Langue Française, et de 2006 à 2008 du Réseau Thématique 26 « Réseaux sociaux » de l’Association Française de Sociologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation de 3 écoles thématiques du CNRS sur les réseaux sociaux (2008, 2012, 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférencier invité (colloques et séminaires) à Montréal, Toronto, Fribourg, Lausanne, Berlin, Bruxelles, Oxford, Barcelone, Madrid, Eindhoven, Liège.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 10 thèses et 4 habilitations à diriger des recherches soutenues. Encadrement de 6 thèses en cours de réalisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement : environ 65 heures d’enseignement de sociologie par an, en moyenne, en 2e et 3e cycle sur l’analyse des réseaux sociaux, la sociologie des sciences et la dynamique des formes sociales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment j’ai découvert l’analyse des réseaux et pourquoi j’ai trouvé ça cool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pradère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Relational chains, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.14399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722010v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes relationnelles dans l'accès à l'emploi : perspective à partir d'une enquête récente en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Relational chains, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.10995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler l’analyse des réseaux sociaux et la théorie de l’acteur-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127pq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04994368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grands résumés, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.20000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perturbations des relations interpersonnelles durant la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Crise de la covid-19 et confinement : regards sociologiques, 14 (2), pp.199-221. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.142.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social distance in France: Evolution of homogeneity within personal networks from 2001 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences temporelles du confinement : une épreuve inédite de synchronisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34-35, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux personnels en France ont-ils changé ? Une comparaison entre 2001 et 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (2), pp.167-208. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.622.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03587560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Conditions and Turn-Over in Personal Networks During the First COVID-19 Lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3807975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulences résidentielles et parcours de vie. Saisir les perturbations biographiques à partir des configurations du foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34-35, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.9518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03629337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for intermediaries An iterative structural deconstruction of personal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.01004. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202024401004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organisation of French research from the scholarly publication standpoint (1999-2017): Long-standing dynamics and policy-induced disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.01005. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202024401005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis and Geography of University–Industry Partnerships in France: When Interpersonal Ties Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.39-68. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.8362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille comme soutien pratique. Une enquête sur les réseaux personnels à Chongqing comparée avec des recherches à San Francisco et Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Transformations sociales en Asie, 104, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.11101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las bifurcaciones: un estado del arte en sociologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura-hombre-sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.438-451. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7770/0719-2789.2019.cuhso.02.a08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellence everywhere? Regional development of French scientific output and visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (10), pp.1459-1469. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2019.1581362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit métropolitain : une légende urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quoi de neuf en géographie urbaine 2, 83 (2), pp.72-84. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.902.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02398912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les dimensions géographiques et temporelles des processus territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5-6, pp.1393-1406. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.185.1393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix musicaux, modes de découverte et contextes d’écoute. Une typologie des univers musicaux des 15-25 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les temporalités entrecroisées des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Réseaux sociaux et temporalités, 27, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embeddedness and decoupling in innovation activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des inégalités relationnelles après 60 ans. Une enquête dans la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Hosnedlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Réseaux sociaux et temporalités, 27, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Networks Typologies: A Structural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global geography of scientific visibility: a deconcentration process (1999–2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113 (1), pp.479-493. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-017-2463-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution mondiale des réseaux de collaborations scientifiques entre villes : des échelles multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.417-441. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.573.0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The world network of scientific collaborations between cities: domestic or international dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.1025-1036. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joi.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurs de circonstance : une enquête sociologique sur les fondateurs de start-up en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (3), pp.163-180. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.153.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes d'activité dans la création d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (1), pp.8-24. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106314543753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation, horizon indépassable de la croissance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.117 - 144. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.143.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socio-historique pour l’étude spatiale des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche scientifique: objet d'étude et enjeu social, 4 (2), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.1105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion d'encastrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Théories et recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les réseaux sociaux aux réseaux sociaux ? Réseaux personnels et nouveaux moyens de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trente années d'une revue, 2-3 (184-185), pp.187-209. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.184.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes de la science dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (116)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers recrutements des &amp;quot;jeunes entreprises innovantes&amp;quot; : les variations de l’encastrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.1377-1404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities and the geografical deconcentration of scientific activity : A multilevel analysis of publications (1987-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (10), pp.2219-2234. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098013506047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des espaces de production du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERISCOPE - Environnement - Pauvreté - Frontières - Puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs auscultent les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe créative au secours des villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.laviedesidees.fr/La-classe-creative-au-secours-des.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus largement, les sciences sociales…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace à trois dimensions des phénomènes sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes relationnelles dans un suivi longitudinal d'entreprises de création récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110, pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les narrations quantifiées. Une méthode mixte pour étudier des processus sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.161-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse and the On-board Systems Cluster : a Late Result from One Century of Local and National Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Geographical Journal : Geosciences and Humanities research medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), http://www.seer.ufu.br/index.php/braziliangeojournal/article/view/13350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources de l'activité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Relational Chains from Narrative Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110, pp.11 - 25. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106311399553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise au dispensaire. Réseaux sociaux et fonctionnement d'un système sanitaire local au Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Gomide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réseaux sociaux: une &amp;quot;French touch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial mobility of the 'creative class' : a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Gritsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a Knowledge City : The Example of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (2), pp.196-203 : bibliogr., tabl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qué es una relación social? Un conjunto de mediaciones diádicas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDES : Revista Hispana para el Análisis de Redes Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des réseaux interpersonnels et des organisations dans les créations d'entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.585-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Harrison White : liens, marchés et nouvelles sociologies économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens, marchés et nouvelles sociologies économiques : autour de Harrison White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et médiation dans les activités d'innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences humaines et recherche instrumentale : qui instrumente qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité des recherches scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Droujinine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas National de Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques sociales et spatiales de la création d'entreprises innovantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des réseaux interpersonnels et des organisations dans la création d'entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49-3, pp.585-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexiones en torno a la noción de red</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes, Julio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (25), pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-économie de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.311-328. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.083.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters, Proximities and Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrincazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (5), pp.613-616. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654310802049091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de localisation et mobilisation des ressources dans la création d'entreprises innovantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beslay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation des activités scientifiques dans le sud-ouest européen (France, Espagne, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Losego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.427-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital social. Performance, équité et réciprocité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (3), pp.423-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison White : des réseaux sociaux à une théorie structurale de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, http://sociologies.revues.org/document233.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French networks different?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.391 - 404. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2007.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation cognitive : les systèmes locaux de compétences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101, pp.23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des relations sociales dans les processus de création d'entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beslay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et ressources de médiation dans l'activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la recherche scientifique dans les régions de Russie : déclin ou déconcentration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006-1 (81), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois échelles d'action et d'analyse, l'abstraction comme opérateur d'échelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (2), pp.285-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconcentration et régionalisation de la science russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekonomiko-geografitcheski vestnik Rostovskogo Gosuniversiteta (Bulletin d'économie et de géographie de l'Université d'Etat de Rostov)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations collégiales comme construction méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la symétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche académique et ses relations avec lindustrie en france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 361, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et hiérarchies sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration d'entreprises et innovation : Esquisse d'une typologie des systèmes productifs locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 6 (n° 2), p.163-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximities and embedding effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.613-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations CNRS-industrie dans les régions du Sud-Ouest français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations science-industrie dans les régions du sud-ouest français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do social relations come from? A study of personal networks in the Toulouse area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.289-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions du champ scientifique en France à travers les publications et les contrats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 148, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité spatiale et relations science - industrie : savoirs tacites ou encastrement (Polanyi ou Polanyi) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.777-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des cercles et des réseaux. Encastrements et découplages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103, pp.43 - 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des réseaux et des cercles. Encastrements et découplages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de deux systèmes urbains d'innovation en France : Grenoble et Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.68-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler des tests statistiques aux étudiants de Sociologie ? Réponse à Philippe Cibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 69, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure spatiale des relations science-industrie en France : l'exemple des contrats entre les entreprises et les laboratoires du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.311-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encastrements et découplages dans les relations science – industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42, pp.327-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science d'ingénieurs et Sciences Pour l'Ingénieur : l'exemple du génie chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Detrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n°49, pp.63-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de proximité spatiale dans les relations entre organisations : une question d'encastrements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 101-102, pp.203-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : sciences et “demandes sociales” au tournant du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et demandes sociales au début du siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien social et réseaux économiques chez les migrants internationaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relaciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu sur les nouvelles formes de l'action publique locale à travers l'exemple des politiques de reconversion industrielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 80-81, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication électronique et réseaux sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°29, p. 5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des politiques locales de reconversion industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beslay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de l'emploi dans les villes à fort potentiel scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Bernardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76, pp.23-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruses de l'abstrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, LXXXII, pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage d'internet par les chercheurs toulousains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Branquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marinesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Compere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l'informatique dans les universités : un moment de la différenciation géographique des pôles scientifiques français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Mounier-Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36 (2), pp.295-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DEBUTS DE L'INFORMATIQUE DANS LES UNIVERSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Mounier-Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXXVI - n°2, pp.295-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple des rapports Ville/Université – Toulouse devient scientifique (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31, pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et institutions scientifiques - Genèse des pôles scientifiques français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 62-63, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations, individus et territoires. Le cas des systèmes locaux d'innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, pp.449-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et territoires : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'ingénieurs et territoire : l'exemple des hautes technologies à Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes socio-productifs locaux et développement technologique : le cas des activités spatiales à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Becimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahers du PIRTTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement supérieur et technopoles : le cas de l'informatique à Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, XXXI, pp.463 - 482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences appliquées et technopoles : le cas toulousain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LERASS : Recherches en sciences de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 20, pp.84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chi2 : un usage exploratoire d'un test classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de Recherches Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 5, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants en coopération; Aperçus sur un type particulier de trajectoires sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 27, pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphore économique et économie des pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, XVII (2), pp.233-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les narrations quantifiées pour l’analyse des chaînes relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tuto@mate 68</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mate-SHS, Feb 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la vie durant les confinements et la crise sanitaire : données, méthodes et quelques résultats (enquête VICO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The differentiated effects of the Covid-19 crisis according to life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSN 2021, 5th European Conference on Social Networks (Virtual Edition, Naples)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Naples, Sep 2021, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the intermediaries in personal networks, and why are they so?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks 2021 - Joint Conference of International Network for Social Network Analysis (Sunbelt XLI) &amp; Network Science Society (NetSci 2021) VIRTUAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Network Science Institute, INSNA, Jul 2021, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement, isolement et affaiblissement relationnel : les apports de l’enquête « La vie en confinement (VICO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’EHESS : Sociologie des activités humanitaires en temps de COVID19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in personal networks: contexts and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for the Philosophy of the Social Sciences (ENPOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse 2 Jean Jaurès, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in personal networks : contexts and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for Social Network Analysis, Sunbelt 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSNA, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les intermédiaires dans les réseaux personnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frognet : conférence Francophone sur les Graphes et les Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigger, more segregated, denser…? Evolution of personal networks from 2001 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Sunbelt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Utrecht University, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01867557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tournant ontologique dans les STS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Espace des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing personal networks : an empirical and structural approach for building a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po Paris, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique économique des territoires français : de l’obsession métropolitaine à la prise en compte de la diversité des configurations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées internationales de la Proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un système industriel de haute technologie à Toulouse entre logiques locales et logiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises de haute technologie, Etat et souveraineté depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, France. p. 267-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geographical Deconcentration of Scientific Activity (1987-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Science and Technology Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp. 348-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring social proximity in the geography of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Challenges for European Regions and Urban Areas in a Globalised World </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51st European Congress of the Regional Science Association International, Aug 2011, Barelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encastrement et découplage : des notions pour caractériser des processus d'émergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprévisibilité et irréversibilités dans les phénomènes sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire francophone de Travail social et politiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement des réseaux personnels dans l'espace géographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux : enjeux, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux : enjeux, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social relations and mediation resources in the creation of innovative companies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSNA Sunbelt XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruptures de trajectoires et créations d'entreprises .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Journées du Longitudinal, « Ruptures, irréversibilités et imbrications de trajectoires : Comment sécuriser les parcours professionnels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la notion de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 2° journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « nouvelle science » russe, une restructuration qui s'appuie aussi sur l'héritage du passé, Journées du CR29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sciences, Innovations technologiques et Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-économie de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées de la Proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension spatiale des processus de création d'entreprises innovantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beslay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'innovation : multiplicité des échelles, diversité des espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats universités – entreprises : contextes disciplinaires et production scientifique, Journée d'étude du RESUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Recherche universitaire et entreprises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Paris,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois échelles de généralisation. L'abstraction comme opérateur d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'explication en sociologie : quels sont les niveaux d'abstraction légitime ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Université de Nancy, 2, 17, 18 19 octobre 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats universités-entreprises : contextes disciplinaires et production scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche universitaire et entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'académisation des savoirs techniques. La lente progression des sciences d'ingénieurs dans les universités et la recherche académique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, innovation technologiques et sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1996-2001 : l'amorce d'une déconcentration régionale des universités françaises. Analyse des évolutions des effectifs universitaires dans les sites du grand Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, 3-4 juin 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes de la science et spécialités artistiques. Réflexions sur les formes collectives dans les activités de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication pour le colloque "Sociologie des arts, sociologie des sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, 18-20 novembre 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités et la territorialisation des activités scientifiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures territoriales de l'université, RESUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, 3-4 juin 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville dans l'espace des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La ville en mouvement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, 23-25 juin 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de discussion pour une sociologie des bifurcations (contingences, évenements, et niveaux d'action)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do social relations come from ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sunbelt XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting individuals and organizations : a case study on cooperations between firms and research laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Economics with Heterogeneous Interacting Agents (WEHIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Marseille, France. 343 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genesis of two urban innovation systems in France : Grenoble and Toulouse, NECSTS/RICTES-99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Regional Innovation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Sebastian, Espagne, 30/09/99 - 2/10/99, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genesis of two urban innovation systems in France : Grenoble and Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Innovation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie chimique en France : la difficile genèse d'une science appliquée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Detrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST'98 general conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville investit dans la science : genèse de l'institut électrotechnique universitaire de Toulouse,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'histoire de l'électricité organisé par l'Association pour l'histoire de l'électricité en France, décembre 1994.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de la parole : genèse d'une communauté scientifique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication pour les Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lannion, 1°-3 juin 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et parole en France, un quart de siècle après la rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Mounier-Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eymerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication pour le 3° Colloque d'Histoire de l'Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l'informatique et de l'automatique dans les universités de Grenoble, Toulouse et Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication pour le 3° Colloque d'Histoire de l'Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sophia-Antipolis, 13-15 octobre 1993, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technopole et trajectoires de diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thouzelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque "Villes et Technopoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 330 p., 2022, Métaphysique et Sciences, Raphaël Kunstler, 979-10-370-1350-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 225 p., 2020, Structural Analysis in the Social Science, Mark S. Granovetter, 978-1108841436. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108882392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les start-up, des entreprises comme les autres ? Une enquête sociologique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 156 p., 2018, 979-10-231-0595-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.640, 2014, Références ; Collection académique, 978-2-7246-1640-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en réseau : dynamique des relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.356, 2011, Le lien social, 978-2-13-059064-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcations. Les sciences sociales face aux ruptures et à l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.397, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00452972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodating creative knowledge labour force in Toulouse : The views of high-skilled employees, managers and transnational migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Thouzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam : AMIDSt, 2009, 66 p. : tabl, graph., carte, bibliogr., 2009, ACRE report ; 8.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting and accommodating creative knowledge workers in Toulouse : the view of transnational migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Thouzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam : AMIDSt, 2009, 99 p. : bibliogr., tabl., 2009, ACRE report 7.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not So Mobile 'Creative Class': A European Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Gritsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loughborough : Loughborough University, 2009, p., 2009, Série GaWC Research Bulletin ; 306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for the settlement of creative industries in Toulouse : the manager's view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Thouzellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam : AMIDSt, 2008, 74 p. : bibliogr., tabl., carte, 2008, ACRE report 6.11, 978-90-75246-91-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career trajectories and residential satisfaction in Toulouse : understanding the attractiveness of the metropolitan region for creative knowledge workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Thouzellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam : AMIDSt, 2008, 82 p. : bibliogr., tabl., 2008, ACRE Report 5.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for the settlement of creative industries in Toulouse : the manager's view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Thouzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam : AMIDSt, 2008, 74 p. : bibliogr., tabl., carte, 2008, ACRE report 6.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse : Embracing the knowledge economy. Pathways to creative and knowledge-based regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam : AMIDSt, 2007, 136 p. : bibliogr., carte, tabl., 2007, ACRE report 2.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'imprévisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.225, 2004, Sociologie d'aujourd'hui, Georges Balandier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'Imprévisible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.260, 2004, Sociologie d'aujourd'hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'imprévisible. Dynamiques de l'activité et des formes sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 225 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation des universités et de la recherche en Europe. Étude sur le Sud-Ouest européen et la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Losego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de l'enseignement supérieur et de la recherche. France, Espagne, Portugal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Losego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.339, 2003, Géographie en liberté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au méthodes statistiques en sociologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 224 p., 1999, Le sociologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des politiques publiques locales. Le cas des reconversions industrielles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 220 p., 1998, Logiques politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des politiques publiques locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daynac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.220, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, industrie et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail, pp.310, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, industrie et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail, pp.311, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Territoire. Un système scientifique locale, Toulouse et Midi-Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail, pp.237, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une crise économique à d’autres (1973-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Espace scientifique français (xviie-xxie siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.542-592, 2025, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17656-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Seconde Guerre mondiale à la crise du pétrole (1939-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Claude Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Birck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Grelon et Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.489-544, 2025, 978-2-406-17654-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des facultés (1808-1870) : de l’enseignement à la production des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bidois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moulinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Espace scientifique français (1740-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bibliothèque des sciences sociales, 978-2-406-17654-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Guerre et la &amp;quot;seconde&amp;quot; IIIe République (1914-1939), stagnation du système scientifique et retour au centralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Mounier-Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Grelon et Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle), Paris, Classiques Garnier, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.487-488, 2025, 978-2-406-17654-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des facultés (1808-1870), de l'enseignement à la production des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bidois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Grelon et Michel Grossetti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-165, 2025, 978-2-406-17654-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. The French School of Proximity: genesis and evolution of a school of thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torre A.; Galaud D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Proximity Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-69, 2022, 978 1 78643 477 7. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786434784.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confinement a‐t‐il favorisé des dynamiques de soutien social plus connectées et « expressives » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-122, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le confinement a‐t‐il mis à l’épreuve les relations interpersonnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-110, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigués, inquiets, détendus ou heureux… Qu’ont ressenti les Français pendant le confinement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-105, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rester chez soi » : comment le confinement a-t-il été vécu selon les conditions de logement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-38, 2021, Carrefours des idées, 978-2-37747-263-5. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Version of the CAGE Mythology (Competitiveness—Attractiveness—Globalization—Excellence) and Some Ideas on How to Escape from It</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Pumain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories and Models of Urbanization: Geography, Economics and Computing Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2020, 978-3-030-36655-1. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université de Toulouse et la fondation des instituts au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Courouau; Hélène Débax. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 ans de recherches méridionales à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-24, 2018, Méridiennes, 978-2-8107-0550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique économique des territoires français : de l’obsession métropolitaine à la prise en compte de la diversité des configurations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Pecqueur, Fabien Nadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales et mutations économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-100, 2018, 978-2-343-14304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Science mondiale, nationale, locale. . .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mina kleiche Dray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines; IRD éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.i-iii, 2018, 978-2-8130-0271-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisation, masse critique, attractivité : réflexions sur quelques croyances (trop) partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erwann Charles; Hervé Thouément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropolisation, une opportunité pour le développement des territoires : l'exemple de la Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2018, Questions contemporaines. Série Questions urbaines, 978-2-343-14465-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la matière du monde social ? Un essai d'ontologie robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Henry Soulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’université Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-273, 2018, Collection Sociologie contemporaine, 978-2-7637-2976-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes de la science contemporaine, entre logiques locales, nationales et globales. Une approche bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mina Kleiche-Dray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD éditions; Éditions des archives contemporaines, EAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-64, 2018, 978-2-8130-0271-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des disciplines : l’exemple des sciences de l’ingénieur en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Benninghoff; Cécile Crespy; Jean-Émile Charlier; Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des disciplines académiques. Acteurs, dynamiques, instruments, échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-44, 2017, 978-2-8130-0230-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1992 : Harrison White et les formations sociales émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Lemieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales : 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-238, 2017, 978-2-7132-2722-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université de Toulouse entre découpages et regroupements (1960-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Jalabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Pau et des Pays de l’Adour, pp.51-72, 2017, Université en transition, 978-2-35311-082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’émergence des collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Morgan Jouvenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrew Abbott et l’héritage de l’école de Chicago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-83, 2016, En temps &amp; lieux, 978-2-7132-2498-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imprévisibilité dans le monde social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude S. Levy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité et désordre : éléments de réflexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-112, 2016, Grenoble sciences-rencontres scientifiques, 978-2-7598-1777-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four commonly held beliefs about the geography of scientific activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Sheamur; Christophe Carrincazeau; David Doloreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the geographies of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes et irréversibilités dans la construction de la carte scientifique française : 1808-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouneau; Yannick Lung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les trajectoires de l’innovation. Espaces et dynamiques de la complexité (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-180, 2014, 978-2-87574-194-3. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6478-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie des configurations de la sociologie de l’imprévisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phan, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.438--456, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Chauvin, Michel Grossetti, Pierre-Paul Zalio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sociologique de l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2014, Références, 978-2-7246-1640-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How I Met my Partner: Reconsidering Proximities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Torre; Frédéric Wallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Development and Proximity Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-240, 2014, New Horizons in Regional Science, 978-1-78100-288-9. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781781002896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 18th Century Chemistry to 21st Century Creative Class: A Sociological Perspective on Policies Intended to Promote Local Economic Development Based on Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolf Sternberg; Gerhard Krauss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of research on entrepreneurship and creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-295, 2014, 978-1-78100-442-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours biographiques et carrières entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Chauvin; Michel Grossetti; Pierre-Paul Zalio (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sociologique de l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.413-432, 2014, Références, 978-2-7246-1640-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des espaces de production du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches internationales; Christian Lequesne; Marie-Françoise Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceriscope Puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier de cartographie de Sciences Po; Centre de recherches internationales, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility : the policy context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Gritsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musterd, Sako ; Kovacs, Zoltan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place-making and policies for competitive cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hoboken : Wiley-Blackwell, 2013, p. 219-238, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’Intelligence du Social : du pluralisme explicatif au pluralisme épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Marcel, Olivier Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Michel Berthelot, itinéraires d’un philosophe en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782130583844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête sur les bifurcations : une présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bessin, Claire Bidart, Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations. Les sciences sociales face aux ruptures et à l'événement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.7-19, 2010, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprévisibilités et irréversibilités : les composantes des bifurcations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations. Les sciences sociales face aux ruptures et à l'événement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, p. 147-159, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bifurcations, un état de la question en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bessin, Claire Bidart, Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations. Les sciences sociales face aux ruptures et à l'événement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.23-35, 2010, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation comme contrepoint à l'internationalisation des activités scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Losego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationalisation des systèmes de recherche en action. Les cas français et suisse.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, pp.P. 281-300, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde de la science et spécialités artistiques. Réflexions sur les formes collectives dans les activités de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17 - 27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes de la science et spécialités artistiques. Réflexions sur les formes collectives dans les activités de création.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 17-27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes de la science et spécialités artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit bilan des effets des politiques destinées à favoriser le développement économique par l'innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 173-185, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville dans l'espace des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville aux limites de la mobilité, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.83-90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit bilan des effets des politiques destinées à favoriser le développement économique par l'innovation, in XabierItçaina, Jacques Palard et Sébastien Ségas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes territoriaux et développement économiques, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.173-185, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville dans l'espace des réseaux sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville aux limites de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, p. 83-90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération toulousaine, un système local de compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales : regards croisés au Québec et dans le Sud-ouest français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 55-89, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération toulousaine : un système local de compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales. Regards croisés au Québec et dans le Sud-Ouest français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-88, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et relations interindividuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de proximités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Lavoisier, pp.45-64, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrincazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de proximités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Lavoisier, pp.133-154, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entres les universités et l'industrie en France. Les interactions entre formation, recherche et collaborations industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations actuelles de l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de France, pp.47-70, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and formal conception of individual social trajectories in sociological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interrelation between type of analysis and type of interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berne, pp.145-166, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximités et activités de R&D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrincazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corrolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Dupuy et A. Burmeister. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Entreprises et territoires, pp.72-110, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement « techno-scientifique » urbain : quelques leçons des études empiriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconversion économique et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, p. 161-182, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximités et activités de R&d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrincazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et territoires. Les nouveaux enjeux de la proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineracting individuals and organizations : a case study on cooperations between firms and research laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics with heterogeneous interacting agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.287-302, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et réseaux : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, actes du Colloque interdisciplinaire "Les territoires", Maison Ange Guepin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme Ange Guépin, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université de Toulouse et l'essor des enseignements techniques supérieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ingénieurs pour la Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Serpenoise, p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proximité en sociologie :une réflexion à partir des systèmes locaux d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches multiformes de la proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.83-100, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des relations contractuelles CNRS-entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technopoles en Europe. Enjeux et atouts de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR et France technopoles, p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des relations contractuelles CNRS-Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Colletis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technopoles en Europe; Enjeux et atouts de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR et France technopoles, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université de Toulouse et l'essor des enseignements techniques supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ingénieurs pour la Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Serpenoise, Metz, pp.434, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville investit dans la science : genèse de l'institut électrochnique universitaire de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naissance de l'ingénieur électricien. Origines et développement des formations nationales électrochniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Paris, pp.133-148, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville investit dans la science : genèse de l'Institut électrotechnique de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des ingénieurs en électricité et électrochechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.133-148, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux productifs en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire du Mirail, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système local&amp;quot; (Chap. IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur, Toulouse et Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1870-1939 : le tournant scientifique&amp;quot; (Chap.II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994, Villes et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant 1870 : le règne du droit&amp;quot; (Chap.I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994, Villes et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Chapitre 1) « Avant 1870 : le règne du Droit », (Chapitre 2) « 1870-1939 : le tournant scientifique » ? (Chapitre 3) « 1945-1992 : essor des sciences appliquées et décentralisations » et (Chapitre 4), « Le système local d'enseignement supérieur et de recherche aujourd'hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université et Territoire – un système local d'enseignement supérieur, Toulouse et Midi-Pyrénées,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, Série « Villes et Territoires », pp.13-133, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1945-1992 : essor des sciences appliquées et décentralisation&amp;quot; (Chap. III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles régionaux d'enseignement supérieur et zones d'activités à haut niveau technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations du système éducatif, Acteurs et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Paris, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un marché local du travail : les ingénieurs à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'emploi, l'Entreprise et la Société : Débats Economie-Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.127-138, 1991, 2717820000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de freinage de la pandémie de Covid-19 : une montée en généralité du désordre pour limiter les irréversibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226301004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les fondateurs des entreprises « innovantes » en France ? (Podcast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9l5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien croisé - Grossetti VS Faburel : Les Métropoles, traductions territoriales de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lvsl.fr - Le vent se lève [site web]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme des premières Assises nationales Sciences-Sociétés, MSH SUD, Montpellier, 3-5 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace à trois dimensions des phénomènes sociaux .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Niveaux d'action et d'analyse. Essais de sociologie ouverte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sociales, espace et mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des potentiels scientifiques et structuration du système urbain, scénarios pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des contrats de recherche partagée entre le CNRS et les entreprises : logiques de réseaux et logiques de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble et Toulouse, deux villes scientifiques face à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Bernardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et Institution Scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Déré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des Fonds de Restructuration de la Défense (FRED) - Sites de Bordeaux, Bergerac et Tarbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs institutionnels et comportement des acteurs dans les zones en difficulté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daynac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur dans la région Midi-Pyrénées. Généalogie d'un système local d'enseignement supérieur entre logiques locales et logiques nationales&amp;quot;, Grossetti (éd.),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enseignement supérieur dans la région Midi-Pyrénées. Généalogie d'un système local d'enseignement supérieur entre logiques locales et logiques nationales, Rapport final dans le cadre du programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur dans la région Midi-Pyrénées - Généalogie d'un système local d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enseignement supérieur dans la région Midi-Pyrénées : états des lieux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des chaînes relationnelles : un domaine de l'analyse de réseau sociaux à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit guide des statistiques exploratoires en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947774v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 4 : Faire des choses ensemble : collectifs, sphères d’activité, institutions, réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513006v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 7 : Parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 2 : Activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516765v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 8 : L’émergence des collectifs et des sphères d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Introduction : à la recherche d'une ontologie robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523130v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 1 : Entités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 6 : Matière spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 9 : Processus historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation spatiale de la recherche française à travers les publications savantes : régularité des tendances de long terme et désordre des politiques publiques (1999-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 3 : Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 5 : Diversité des collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Conclusion : Matière sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Granovetter : de la sociologie économique aux sciences sociales de l'activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01965948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mythologie CAME (Compétitivité, Attractivité, Métropolisation, Excellence) : comment s’en désintoxiquer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales de salaire en France : différences de productivité ou géographie des métiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les regroupements d’universités et les politiques d’« excellence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconcentration spatiale des activités de citation scientifique (1999-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovateurs ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On voit des métropoles partout, sauf dans les statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation, horizon indépassable de la croissance économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche Plateforme d'Expertise IRCOT « Initiatives de Recherches Collaboratives Toulousaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Navereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSHS-Toulouse. 2022, 137 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03968548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation géographique de la production scientifique en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Navereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Occitanie - Comité Consultatif Régional pour la Recherche et le Développement Technologique (CCRRDP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04263450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Grossetti </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">né le 24 juin 1957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1975 : Baccalauréat C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1979 : Licence de Mathématiques, Université Paul Sabatier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980 : Licence de Sociologie, Université de Toulouse le Mirail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981 : DEA de Mathématiques Appliquées, option Statistiques, Université Paul Sabatier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1982 : DEA de Sociologie. Université de Toulouse le Mirail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985 : Doctorat de 3e Cycle de Sociologie, Université de Toulouse-le-Mirail, 1985 Mémoire intitulé « L'intérieur de la parenthèse. Le mode de vie des enseignants français en coopération dans l'ancienne zone coloniale de la France ». Jury R. Ledrut (président), L.V. Thomas, J.M. Berthelot (directeur de recherche), M. Eliard, A. Carlier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : Habilitation à diriger des recherches en Sociologie : « Science et territoire - Esquisse d'une approche génétique en Sociologie ». Jury : J.M. Berthelot, F. Chazel, A. Degenne, A. Grelon, G. Jalabert, A. Rallet, Université de Toulouse-le-Mirail, 1997.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 1981 à Juin 1983 : Professeur de mathématiques au Lycée Régnault de Tanger (Maroc) dans le cadre du service national en coopération.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Septembre 1983 à Juin 1986 : Vacations au Centre de Recherches Sociologiques de l'Université de Toulouse le Mirail. Chargé de cours en sociologie en 1985 - 1986.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 1984 à Juin 1986 : Ingénieur vacataire au Centre d'Application de la Statistique (Université Paul Sabatier).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 1986 à Mars 1988 : Ingénieur (titulaire) au Centre Interuniversitaire de Calcul de Toulouse: spécialiste des logiciels statistiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 1988 à Août 2006 : Chargé de recherches au CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Septembre 2006 : Directeur de recherches de 2e classe au CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Juin 2013 : Directeur de recherches de 1ère classe au CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Septembre 2015 : Directeur d’études cumulant à l’EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2003 : directeur de l’UMR 5117 (Centre d’études des rationalités et des savoirs)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2007 : directeur-adjoint de l’UMR 5103 (Centre Interdisciplinaire de Recherches Urbaines et Sociologiques, fusion du Centre Interdisciplinaire d’études urbaines et du Centre d’études des rationalités et des savoirs), directeur du Centre d’études des rationalités et des savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : directeur-adjoint de l’UMR 5193 (fusion du Centre Interdisciplinaire de Recherches Urbaines et Sociologiques et du Centre d’Anthropologie Sociales), directeur du Centre d’études des rationalités et des savoirs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 : Directeur du Laboratoire d’excellence « Structurations des mondes sociaux »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité National du CNRS (sections 36 et 42 de 2008 à 2012, CID53 de 2012 à 2014).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la commission de spécialistes de sociologie de Toulouse de 1992 à 2008, président de la commission de 2005 à 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de divers comités de sélection, comité scientifiques de revues, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animateur de 1998 à 2008 du comité de recherches 29 « Science, innovation technologique et société » de l’Association Internationale des Sociologues de Langue Française, et de 2006 à 2008 du Réseau Thématique 26 « Réseaux sociaux » de l’Association Française de Sociologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation de 3 écoles thématiques du CNRS sur les réseaux sociaux (2008, 2012, 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférencier invité (colloques et séminaires) à Montréal, Toronto, Fribourg, Lausanne, Berlin, Bruxelles, Oxford, Barcelone, Madrid, Eindhoven, Liège.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de 10 thèses et 4 habilitations à diriger des recherches soutenues. Encadrement de 6 thèses en cours de réalisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement : environ 65 heures d’enseignement de sociologie par an, en moyenne, en 2e et 3e cycle sur l’analyse des réseaux sociaux, la sociologie des sciences et la dynamique des formes sociales</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment j’ai découvert l’analyse des réseaux et pourquoi j’ai trouvé ça cool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pradère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Relational chains, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.14399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722010v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes relationnelles dans l'accès à l'emploi : perspective à partir d'une enquête récente en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Relational chains, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.10995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03988976v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler l’analyse des réseaux sociaux et la théorie de l’acteur-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (3), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127pq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04994368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Grands résumés, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.20000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perturbations des relations interpersonnelles durant la pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Crise de la covid-19 et confinement : regards sociologiques, 14 (2), pp.199-221. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.142.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social distance in France: Evolution of homogeneity within personal networks from 2001 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulences résidentielles et parcours de vie. Saisir les perturbations biographiques à partir des configurations du foyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34-35, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.9518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03629337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences temporelles du confinement : une épreuve inédite de synchronisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34-35, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.10010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux personnels en France ont-ils changé ? Une comparaison entre 2001 et 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (2), pp.167-208. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.622.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03587560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Conditions and Turn-Over in Personal Networks During the First COVID-19 Lockdown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3807975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for intermediaries An iterative structural deconstruction of personal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.01004. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202024401004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organisation of French research from the scholarly publication standpoint (1999-2017): Long-standing dynamics and policy-induced disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.01005. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202024401005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille comme soutien pratique. Une enquête sur les réseaux personnels à Chongqing comparée avec des recherches à San Francisco et Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Transformations sociales en Asie, 104, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.11101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis and Geography of University–Industry Partnerships in France: When Interpersonal Ties Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 167, pp.39-68. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.8362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las bifurcaciones: un estado del arte en sociologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura-hombre-sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.438-451. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7770/0719-2789.2019.cuhso.02.a08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02916851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellence everywhere? Regional development of French scientific output and visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (10), pp.1459-1469. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2019.1581362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit métropolitain : une légende urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Quoi de neuf en géographie urbaine 2, 83 (2), pp.72-84. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.902.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02398912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les dimensions géographiques et temporelles des processus territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5-6, pp.1393-1406. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.185.1393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix musicaux, modes de découverte et contextes d’écoute. Une typologie des univers musicaux des 15-25 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des inégalités relationnelles après 60 ans. Une enquête dans la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renáta Hosnedlová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Réseaux sociaux et temporalités, 27, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embeddedness and decoupling in innovation activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Sociology (European Electronic Newsletter)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les temporalités entrecroisées des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Réseaux sociaux et temporalités, 27, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Networks Typologies: A Structural Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global geography of scientific visibility: a deconcentration process (1999–2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113 (1), pp.479-493. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-017-2463-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution mondiale des réseaux de collaborations scientifiques entre villes : des échelles multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.417-441. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.573.0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The world network of scientific collaborations between cities: domestic or international dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.1025-1036. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joi.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurs de circonstance : une enquête sociologique sur les fondateurs de start-up en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (3), pp.163-180. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.153.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation, horizon indépassable de la croissance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 143, pp.117 - 144. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.143.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes d'activité dans la création d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (1), pp.8-24. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106314543753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socio-historique pour l’étude spatiale des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche scientifique: objet d'étude et enjeu social, 4 (2), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.1105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur la notion d'encastrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Théories et recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les réseaux sociaux aux réseaux sociaux ? Réseaux personnels et nouveaux moyens de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trente années d'une revue, 2-3 (184-185), pp.187-209. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.184.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes de la science dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (116)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers recrutements des &amp;quot;jeunes entreprises innovantes&amp;quot; : les variations de l’encastrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.1377-1404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs auscultent les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities and the geografical deconcentration of scientific activity : A multilevel analysis of publications (1987-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (10), pp.2219-2234. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098013506047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00918370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des espaces de production du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERISCOPE - Environnement - Pauvreté - Frontières - Puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classe créative au secours des villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.laviedesidees.fr/La-classe-creative-au-secours-des.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus largement, les sciences sociales…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace à trois dimensions des phénomènes sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les narrations quantifiées. Une méthode mixte pour étudier des processus sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.161-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes relationnelles dans un suivi longitudinal d'entreprises de création récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110, pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse and the On-board Systems Cluster : a Late Result from One Century of Local and National Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Geographical Journal : Geosciences and Humanities research medium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2), http://www.seer.ufu.br/index.php/braziliangeojournal/article/view/13350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources de l'activité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Relational Chains from Narrative Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110, pp.11 - 25. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106311399553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial mobility of the 'creative class' : a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Gritsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise au dispensaire. Réseaux sociaux et fonctionnement d'un système sanitaire local au Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Gomide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des réseaux sociaux: une &amp;quot;French touch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 106, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a Knowledge City : The Example of Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (2), pp.196-203 : bibliogr., tabl</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00404786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qué es una relación social? Un conjunto de mediaciones diádicas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REDES : Revista Hispana para el Análisis de Redes Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters, Proximities and Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrincazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (5), pp.613-616. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654310802049091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens, marchés et nouvelles sociologies économiques : autour de Harrison White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des réseaux interpersonnels et des organisations dans les créations d'entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.585-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Harrison White : liens, marchés et nouvelles sociologies économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La productivité des recherches scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Droujinine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas National de Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et médiation dans les activités d'innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences humaines et recherche instrumentale : qui instrumente qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexiones en torno a la noción de red</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redes, Julio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (25), pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00293110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques sociales et spatiales de la création d'entreprises innovantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des réseaux interpersonnels et des organisations dans la création d'entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49-3, pp.585-612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-économie de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.311-328. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.083.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de localisation et mobilisation des ressources dans la création d'entreprises innovantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beslay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation des activités scientifiques dans le sud-ouest européen (France, Espagne, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Losego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.427-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capital social. Performance, équité et réciprocité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (3), pp.423-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison White : des réseaux sociaux à une théorie structurale de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, http://sociologies.revues.org/document233.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French networks different?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.391 - 404. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2007.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01397154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la symétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et ressources de médiation dans l'activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.83-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation des relations sociales dans les processus de création d'entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beslay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spécialisation cognitive : les systèmes locaux de compétences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101, pp.23-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la recherche scientifique dans les régions de Russie : déclin ou déconcentration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006-1 (81), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois échelles d'action et d'analyse, l'abstraction comme opérateur d'échelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (2), pp.285-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconcentration et régionalisation de la science russe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ekonomiko-geografitcheski vestnik Rostovskogo Gosuniversiteta (Bulletin d'économie et de géographie de l'Université d'Etat de Rostov)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.58-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations collégiales comme construction méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche académique et ses relations avec lindustrie en france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 361, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do social relations come from? A study of personal networks in the Toulouse area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.289-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques culturelles et hiérarchies sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration d'entreprises et innovation : Esquisse d'une typologie des systèmes productifs locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol. 6 (n° 2), p.163-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximities and embedding effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.613-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations CNRS-industrie dans les régions du Sud-Ouest français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations science-industrie dans les régions du sud-ouest français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.89-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité spatiale et relations science - industrie : savoirs tacites ou encastrement (Polanyi ou Polanyi) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.777-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions du champ scientifique en France à travers les publications et les contrats de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 148, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des réseaux et des cercles. Encastrements et découplages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique des cercles et des réseaux. Encastrements et découplages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103, pp.43 - 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de deux systèmes urbains d'innovation en France : Grenoble et Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.68-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment parler des tests statistiques aux étudiants de Sociologie ? Réponse à Philippe Cibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 69, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encastrements et découplages dans les relations science – industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42, pp.327-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure spatiale des relations science-industrie en France : l'exemple des contrats entre les entreprises et les laboratoires du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.311-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien social et réseaux économiques chez les migrants internationaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relaciones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science d'ingénieurs et Sciences Pour l'Ingénieur : l'exemple du génie chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Detrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n°49, pp.63-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de proximité spatiale dans les relations entre organisations : une question d'encastrements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 101-102, pp.203-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : sciences et “demandes sociales” au tournant du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et demandes sociales au début du siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu sur les nouvelles formes de l'action publique locale à travers l'exemple des politiques de reconversion industrielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 80-81, pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication électronique et réseaux sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, n°29, p. 5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des politiques locales de reconversion industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beslay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de l'emploi dans les villes à fort potentiel scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Bernardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 76, pp.23-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage d'internet par les chercheurs toulousains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Branquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marinesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Compere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruses de l'abstrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, LXXXII, pp.177-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l'informatique dans les universités : un moment de la différenciation géographique des pôles scientifiques français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Mounier-Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36 (2), pp.295-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DEBUTS DE L'INFORMATIQUE DANS LES UNIVERSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Mounier-Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXXVI - n°2, pp.295-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00127987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et institutions scientifiques - Genèse des pôles scientifiques français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 62-63, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple des rapports Ville/Université – Toulouse devient scientifique (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31, pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations, individus et territoires. Le cas des systèmes locaux d'innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, pp.449-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et territoires : quelques réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'ingénieurs et territoire : l'exemple des hautes technologies à Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6, pp.65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes socio-productifs locaux et développement technologique : le cas des activités spatiales à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Becimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahers du PIRTTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences appliquées et technopoles : le cas toulousain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LERASS : Recherches en sciences de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 20, pp.84-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement supérieur et technopoles : le cas de l'informatique à Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, XXXI, pp.463 - 482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chi2 : un usage exploratoire d'un test classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de Recherches Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 5, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants en coopération; Aperçus sur un type particulier de trajectoires sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 27, pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaphore économique et économie des pratiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, XVII (2), pp.233-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les narrations quantifiées pour l’analyse des chaînes relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tuto@mate 68</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mate-SHS, Feb 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la vie durant les confinements et la crise sanitaire : données, méthodes et quelques résultats (enquête VICO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the intermediaries in personal networks, and why are they so?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks 2021 - Joint Conference of International Network for Social Network Analysis (Sunbelt XLI) &amp; Network Science Society (NetSci 2021) VIRTUAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Network Science Institute, INSNA, Jul 2021, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03509710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The differentiated effects of the Covid-19 crisis according to life cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSN 2021, 5th European Conference on Social Networks (Virtual Edition, Naples)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Naples, Sep 2021, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement, isolement et affaiblissement relationnel : les apports de l’enquête « La vie en confinement (VICO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’EHESS : Sociologie des activités humanitaires en temps de COVID19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in personal networks: contexts and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Network for the Philosophy of the Social Sciences (ENPOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse 2 Jean Jaurès, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in personal networks : contexts and dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for Social Network Analysis, Sunbelt 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSNA, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les intermédiaires dans les réseaux personnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frognet : conférence Francophone sur les Graphes et les Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigger, more segregated, denser…? Evolution of personal networks from 2001 to 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Sunbelt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Utrecht University, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01867557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un tournant ontologique dans les STS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Espace des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing personal networks : an empirical and structural approach for building a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po Paris, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique économique des territoires français : de l’obsession métropolitaine à la prise en compte de la diversité des configurations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées internationales de la Proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un système industriel de haute technologie à Toulouse entre logiques locales et logiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises de haute technologie, Etat et souveraineté depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, France. p. 267-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00821473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geographical Deconcentration of Scientific Activity (1987-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Science and Technology Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montréal, Canada. pp. 348-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring social proximity in the geography of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Challenges for European Regions and Urban Areas in a Globalised World </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51st European Congress of the Regional Science Association International, Aug 2011, Barelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encastrement et découplage : des notions pour caractériser des processus d'émergence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEMASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprévisibilité et irréversibilités dans les phénomènes sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire francophone de Travail social et politiques sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement des réseaux personnels dans l'espace géographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes relationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux : enjeux, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux : enjeux, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social relations and mediation resources in the creation of innovative companies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSNA Sunbelt XXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruptures de trajectoires et créations d'entreprises .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Journées du Longitudinal, « Ruptures, irréversibilités et imbrications de trajectoires : Comment sécuriser les parcours professionnels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension spatiale des processus de création d'entreprises innovantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beslay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'innovation : multiplicité des échelles, diversité des espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « nouvelle science » russe, une restructuration qui s'appuie aussi sur l'héritage du passé, Journées du CR29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sciences, Innovations technologiques et Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la notion de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 2° journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-économie de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Journées de la Proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats universités – entreprises : contextes disciplinaires et production scientifique, Journée d'étude du RESUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Recherche universitaire et entreprises »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Paris,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois échelles de généralisation. L'abstraction comme opérateur d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'explication en sociologie : quels sont les niveaux d'abstraction légitime ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Université de Nancy, 2, 17, 18 19 octobre 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats universités-entreprises : contextes disciplinaires et production scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche universitaire et entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00480867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'académisation des savoirs techniques. La lente progression des sciences d'ingénieurs dans les universités et la recherche académique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, innovation technologiques et sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1996-2001 : l'amorce d'une déconcentration régionale des universités françaises. Analyse des évolutions des effectifs universitaires dans les sites du grand Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, 3-4 juin 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes de la science et spécialités artistiques. Réflexions sur les formes collectives dans les activités de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication pour le colloque "Sociologie des arts, sociologie des sciences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, 18-20 novembre 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville dans l'espace des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La ville en mouvement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, 23-25 juin 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités et la territorialisation des activités scientifiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures territoriales de l'université, RESUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, 3-4 juin 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de discussion pour une sociologie des bifurcations (contingences, évenements, et niveaux d'action)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do social relations come from ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sunbelt XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting individuals and organizations : a case study on cooperations between firms and research laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Economics with Heterogeneous Interacting Agents (WEHIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Marseille, France. 343 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genesis of two urban innovation systems in France : Grenoble and Toulouse, NECSTS/RICTES-99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Regional Innovation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, San Sebastian, Espagne, 30/09/99 - 2/10/99, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genesis of two urban innovation systems in France : Grenoble and Toulouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Innovation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie chimique en France : la difficile genèse d'une science appliquée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Detrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST'98 general conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville investit dans la science : genèse de l'institut électrotechnique universitaire de Toulouse,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'histoire de l'électricité organisé par l'Association pour l'histoire de l'électricité en France, décembre 1994.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences de la parole : genèse d'une communauté scientifique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication pour les Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lannion, 1°-3 juin 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et parole en France, un quart de siècle après la rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Mounier-Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eymerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication pour le 3° Colloque d'Histoire de l'Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l'informatique et de l'automatique dans les universités de Grenoble, Toulouse et Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication pour le 3° Colloque d'Histoire de l'Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sophia-Antipolis, 13-15 octobre 1993, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technopole et trajectoires de diplômés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thouzelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque "Villes et Technopoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 330 p., 2022, Métaphysique et Sciences, Raphaël Kunstler, 979-10-370-1350-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 225 p., 2020, Structural Analysis in the Social Science, Mark S. Granovetter, 978-1108841436. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108882392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les start-up, des entreprises comme les autres ? Une enquête sociologique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 156 p., 2018, 979-10-231-0595-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.640, 2014, Références ; Collection académique, 978-2-7246-1640-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en réseau : dynamique des relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.356, 2011, Le lien social, 978-2-13-059064-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcations. Les sciences sociales face aux ruptures et à l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.397, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00452972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accommodating creative knowledge labour force in Toulouse : The views of high-skilled employees, managers and transnational migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Thouzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam : AMIDSt, 2009, 66 p. : tabl, graph., carte, bibliogr., 2009, ACRE report ; 8.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting and accommodating creative knowledge workers in Toulouse : the view of transnational migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Thouzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam : AMIDSt, 2009, 99 p. : bibliogr., tabl., 2009, ACRE report 7.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not So Mobile 'Creative Class': A European Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Gritsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Kovacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loughborough : Loughborough University, 2009, p., 2009, Série GaWC Research Bulletin ; 306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for the settlement of creative industries in Toulouse : the manager's view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Thouzellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam : AMIDSt, 2008, 74 p. : bibliogr., tabl., carte, 2008, ACRE report 6.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for the settlement of creative industries in Toulouse : the manager's view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Thouzellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam : AMIDSt, 2008, 74 p. : bibliogr., tabl., carte, 2008, ACRE report 6.11, 978-90-75246-91-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02567300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Career trajectories and residential satisfaction in Toulouse : understanding the attractiveness of the metropolitan region for creative knowledge workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin-Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Thouzellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam : AMIDSt, 2008, 82 p. : bibliogr., tabl., 2008, ACRE Report 5.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse : Embracing the knowledge economy. Pathways to creative and knowledge-based regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam : AMIDSt, 2007, 136 p. : bibliogr., carte, tabl., 2007, ACRE report 2.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'imprévisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.225, 2004, Sociologie d'aujourd'hui, Georges Balandier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715823v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'Imprévisible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, pp.260, 2004, Sociologie d'aujourd'hui</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'imprévisible. Dynamiques de l'activité et des formes sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 225 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation de l'enseignement supérieur et de la recherche. France, Espagne, Portugal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Losego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.339, 2003, Géographie en liberté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation des universités et de la recherche en Europe. Étude sur le Sud-Ouest européen et la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Losego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au méthodes statistiques en sociologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 224 p., 1999, Le sociologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des politiques publiques locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daynac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.220, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des politiques publiques locales. Le cas des reconversions industrielles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taulelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 220 p., 1998, Logiques politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, industrie et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail, pp.311, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, industrie et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail, pp.310, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Territoire. Un système scientifique locale, Toulouse et Midi-Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Mirail, pp.237, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des facultés (1808-1870), de l'enseignement à la production des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bidois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Grelon et Michel Grossetti (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-165, 2025, 978-2-406-17654-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une crise économique à d’autres (1973-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Espace scientifique français (xviie-xxie siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.542-592, 2025, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17656-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Seconde Guerre mondiale à la crise du pétrole (1939-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Claude Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Birck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Grelon et Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.489-544, 2025, 978-2-406-17654-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des facultés (1808-1870) : de l’enseignement à la production des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bidois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moulinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Espace scientifique français (1740-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bibliothèque des sciences sociales, 978-2-406-17654-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Guerre et la &amp;quot;seconde&amp;quot; IIIe République (1914-1939), stagnation du système scientifique et retour au centralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Mounier-Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Grelon et Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace scientifique français (XVIIe-XXIe siècle), Paris, Classiques Garnier, 2025.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.487-488, 2025, 978-2-406-17654-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04809007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1. The French School of Proximity: genesis and evolution of a school of thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Torre A.; Galaud D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Proximity Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-69, 2022, 978 1 78643 477 7. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781786434784.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rester chez soi » : comment le confinement a-t-il été vécu selon les conditions de logement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-38, 2021, Carrefours des idées, 978-2-37747-263-5. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03446003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le confinement a‐t‐il favorisé des dynamiques de soutien social plus connectées et « expressives » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-122, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le confinement a‐t‐il mis à l’épreuve les relations interpersonnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-110, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigués, inquiets, détendus ou heureux… Qu’ont ressenti les Français pendant le confinement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mariot; Pierre Mercklé; Anton Perdoncin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne ne bouge : une enquête sur le confinement du printemps 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-105, 2021, Carrefours des idées, 978-2-37747-243-7. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.18617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Version of the CAGE Mythology (Competitiveness—Attractiveness—Globalization—Excellence) and Some Ideas on How to Escape from It</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Pumain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories and Models of Urbanization: Geography, Economics and Computing Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-150, 2020, 978-3-030-36655-1. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes de la science contemporaine, entre logiques locales, nationales et globales. Une approche bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mina Kleiche-Dray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD éditions; Éditions des archives contemporaines, EAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-64, 2018, 978-2-8130-0271-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique économique des territoires français : de l’obsession métropolitaine à la prise en compte de la diversité des configurations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Pecqueur, Fabien Nadou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales et mutations économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-100, 2018, 978-2-343-14304-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université de Toulouse et la fondation des instituts au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Courouau; Hélène Débax. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 ans de recherches méridionales à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-24, 2018, Méridiennes, 978-2-8107-0550-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Science mondiale, nationale, locale. . .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mina kleiche Dray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines; IRD éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.i-iii, 2018, 978-2-8130-0271-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisation, masse critique, attractivité : réflexions sur quelques croyances (trop) partagées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erwann Charles; Hervé Thouément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropolisation, une opportunité pour le développement des territoires : l'exemple de la Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2018, Questions contemporaines. Série Questions urbaines, 978-2-343-14465-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la matière du monde social ? Un essai d'ontologie robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Henry Soulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés en mouvement, sociologie en changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’université Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-273, 2018, Collection Sociologie contemporaine, 978-2-7637-2976-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des disciplines : l’exemple des sciences de l’ingénieur en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Benninghoff; Cécile Crespy; Jean-Émile Charlier; Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des disciplines académiques. Acteurs, dynamiques, instruments, échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-44, 2017, 978-2-8130-0230-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1992 : Harrison White et les formations sociales émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Lemieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les sciences sociales : 101 livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-238, 2017, 978-2-7132-2722-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’université de Toulouse entre découpages et regroupements (1960-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Barrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Jalabert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universités &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Pau et des Pays de l’Adour, pp.51-72, 2017, Université en transition, 978-2-35311-082-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01686183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’émergence des collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Morgan Jouvenet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Andrew Abbott et l’héritage de l’école de Chicago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'EHESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-83, 2016, En temps &amp; lieux, 978-2-7132-2498-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imprévisibilité dans le monde social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude S. Levy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité et désordre : éléments de réflexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-112, 2016, Grenoble sciences-rencontres scientifiques, 978-2-7598-1777-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four commonly held beliefs about the geography of scientific activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Sheamur; Christophe Carrincazeau; David Doloreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the geographies of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes et irréversibilités dans la construction de la carte scientifique française : 1808-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Bouneau; Yannick Lung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les trajectoires de l’innovation. Espaces et dynamiques de la complexité (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-180, 2014, 978-2-87574-194-3. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0352-6478-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Paul Zalio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Chauvin, Michel Grossetti, Pierre-Paul Zalio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sociologique de l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 2014, Références, 978-2-7246-1640-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie des configurations de la sociologie de l’imprévisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phan, Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.438--456, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How I Met my Partner: Reconsidering Proximities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Torre; Frédéric Wallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Development and Proximity Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-240, 2014, New Horizons in Regional Science, 978-1-78100-288-9. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781781002896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 18th Century Chemistry to 21st Century Creative Class: A Sociological Perspective on Policies Intended to Promote Local Economic Development Based on Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rolf Sternberg; Gerhard Krauss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of research on entrepreneurship and creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-295, 2014, 978-1-78100-442-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours biographiques et carrières entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Chauvin; Michel Grossetti; Pierre-Paul Zalio (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire sociologique de l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.413-432, 2014, Références, 978-2-7246-1640-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des espaces de production du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches internationales; Christian Lequesne; Marie-Françoise Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceriscope Puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier de cartographie de Sciences Po; Centre de recherches internationales, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility : the policy context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Gritsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musterd, Sako ; Kovacs, Zoltan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place-making and policies for competitive cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hoboken : Wiley-Blackwell, 2013, p. 219-238, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’Intelligence du Social : du pluralisme explicatif au pluralisme épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Marcel, Olivier Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Michel Berthelot, itinéraires d’un philosophe en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782130583844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête sur les bifurcations : une présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bessin, Claire Bidart, Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations. Les sciences sociales face aux ruptures et à l'événement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.7-19, 2010, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprévisibilités et irréversibilités : les composantes des bifurcations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations. Les sciences sociales face aux ruptures et à l'événement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, p. 147-159, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bifurcations, un état de la question en sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bessin, Claire Bidart, Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifurcations. Les sciences sociales face aux ruptures et à l'événement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.23-35, 2010, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation comme contrepoint à l'internationalisation des activités scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Losego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationalisation des systèmes de recherche en action. Les cas français et suisse.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, pp.P. 281-300, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde de la science et spécialités artistiques. Réflexions sur les formes collectives dans les activités de création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17 - 27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes de la science et spécialités artistiques. Réflexions sur les formes collectives dans les activités de création.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 17-27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes de la science et spécialités artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.17-27, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville dans l'espace des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville aux limites de la mobilité, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.83-90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit bilan des effets des politiques destinées à favoriser le développement économique par l'innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes territoriaux et développement économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 173-185, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit bilan des effets des politiques destinées à favoriser le développement économique par l'innovation, in XabierItçaina, Jacques Palard et Sébastien Ségas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régimes territoriaux et développement économiques, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.173-185, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville dans l'espace des réseaux sociaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville aux limites de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, p. 83-90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération toulousaine : un système local de compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales. Regards croisés au Québec et dans le Sud-Ouest français.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.55-88, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération toulousaine, un système local de compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jalabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalisation, systèmes productifs et dynamiques territoriales : regards croisés au Québec et dans le Sud-ouest français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 55-89, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bélis-Bergouignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrincazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de proximités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Lavoisier, pp.133-154, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et relations interindividuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de proximités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Lavoisier, pp.45-64, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entres les universités et l'industrie en France. Les interactions entre formation, recherche et collaborations industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations actuelles de l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de France, pp.47-70, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximités et activités de R&D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrincazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corrolleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Dupuy et A. Burmeister. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La documentation française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Entreprises et territoires, pp.72-110, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status and formal conception of individual social trajectories in sociological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interrelation between type of analysis and type of interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berne, pp.145-166, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement « techno-scientifique » urbain : quelques leçons des études empiriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconversion économique et développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, p. 161-182, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximités et activités de R&d</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Carrincazeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Corolleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et territoires. Les nouveaux enjeux de la proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-90, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ineracting individuals and organizations : a case study on cooperations between firms and research laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics with heterogeneous interacting agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.287-302, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et réseaux : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, actes du Colloque interdisciplinaire "Les territoires", Maison Ange Guepin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme Ange Guépin, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université de Toulouse et l'essor des enseignements techniques supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ingénieurs pour la Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Serpenoise, Metz, pp.434, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des relations contractuelles CNRS-Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Colletis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technopoles en Europe; Enjeux et atouts de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR et France technopoles, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université de Toulouse et l'essor des enseignements techniques supérieurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des ingénieurs pour la Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Serpenoise, p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des relations contractuelles CNRS-entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technopoles en Europe. Enjeux et atouts de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DATAR et France technopoles, p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proximité en sociologie :une réflexion à partir des systèmes locaux d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches multiformes de la proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.83-100, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville investit dans la science : genèse de l'institut électrochnique universitaire de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naissance de l'ingénieur électricien. Origines et développement des formations nationales électrochniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, Paris, pp.133-148, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville investit dans la science : genèse de l'Institut électrotechnique de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des ingénieurs en électricité et électrochechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.133-148, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux productifs en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire du Mirail, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1945-1992 : essor des sciences appliquées et décentralisation&amp;quot; (Chap. III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Chapitre 1) « Avant 1870 : le règne du Droit », (Chapitre 2) « 1870-1939 : le tournant scientifique » ? (Chapitre 3) « 1945-1992 : essor des sciences appliquées et décentralisations » et (Chapitre 4), « Le système local d'enseignement supérieur et de recherche aujourd'hui »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université et Territoire – un système local d'enseignement supérieur, Toulouse et Midi-Pyrénées,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, Série « Villes et Territoires », pp.13-133, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système local&amp;quot; (Chap. IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur, Toulouse et Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1870-1939 : le tournant scientifique&amp;quot; (Chap.II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994, Villes et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant 1870 : le règne du droit&amp;quot; (Chap.I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grossetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université et territoire : un système local d'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 1994, Villes et territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôles régionaux d'enseignement supérieur et zones d'activités à haut niveau technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations du système éducatif, Acteurs et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Paris, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un marché local du travail : les ingénieurs à Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'emploi, l'Entreprise et la Société : Débats Economie-Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.127-138, 1991, 2717820000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de freinage de la pandémie de Covid-19 : une montée en généralité du désordre pour limiter les irréversibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226301004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03657338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les fondateurs des entreprises « innovantes » en France ? (Podcast)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9l5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien croisé - Grossetti VS Faburel : Les Métropoles, traductions territoriales de la mondialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lvsl.fr - Le vent se lève [site web]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme des premières Assises nationales Sciences-Sociétés, MSH SUD, Montpellier, 3-5 juillet 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace à trois dimensions des phénomènes sociaux .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Niveaux d'action et d'analyse. Essais de sociologie ouverte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations sociales, espace et mobilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des potentiels scientifiques et structuration du système urbain, scénarios pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des contrats de recherche partagée entre le CNRS et les entreprises : logiques de réseaux et logiques de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble et Toulouse, deux villes scientifiques face à la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Bernardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zuliani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et Institution Scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Déré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Detrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des Fonds de Restructuration de la Défense (FRED) - Sites de Bordeaux, Bergerac et Tarbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs institutionnels et comportement des acteurs dans les zones en difficulté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Daynac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Beslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Cavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur dans la région Midi-Pyrénées - Généalogie d'un système local d'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement supérieur dans la région Midi-Pyrénées. Généalogie d'un système local d'enseignement supérieur entre logiques locales et logiques nationales&amp;quot;, Grossetti (éd.),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enseignement supérieur dans la région Midi-Pyrénées. Généalogie d'un système local d'enseignement supérieur entre logiques locales et logiques nationales, Rapport final dans le cadre du programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Azam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enseignement supérieur dans la région Midi-Pyrénées : états des lieux,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des chaînes relationnelles : un domaine de l'analyse de réseau sociaux à développer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit guide des statistiques exploratoires en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03947774v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 4 : Faire des choses ensemble : collectifs, sphères d’activité, institutions, réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513006v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Conclusion : Matière sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520226v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 7 : Parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 2 : Activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516765v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 9 : Processus historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 1 : Entités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518363v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 6 : Matière spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Introduction : à la recherche d'une ontologie robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523130v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 8 : L’émergence des collectifs et des sphères d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 3 : Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière sociale - Chapitre 5 : Diversité des collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation spatiale de la recherche française à travers les publications savantes : régularité des tendances de long terme et désordre des politiques publiques (1999-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Granovetter : de la sociologie économique aux sciences sociales de l'activité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01965948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités spatiales de salaire en France : différences de productivité ou géographie des métiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mythologie CAME (Compétitivité, Attractivité, Métropolisation, Excellence) : comment s’en désintoxiquer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconcentration spatiale des activités de citation scientifique (1999-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les regroupements d’universités et les politiques d’« excellence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01509054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovateurs ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On voit des métropoles partout, sauf dans les statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métropolisation, horizon indépassable de la croissance économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouba-Olga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche Plateforme d'Expertise IRCOT « Initiatives de Recherches Collaboratives Toulousaines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Navereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSHS-Toulouse. 2022, 137 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03968548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation géographique de la production scientifique en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Navereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Occitanie - Comité Consultatif Régional pour la Recherche et le Développement Technologique (CCRRDP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04263450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722010v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.14399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988976v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127pq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0199" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2021.05.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.622.0167" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9518" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degenne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024401004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097862v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024401005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8362" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.11101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7770/0719-2789.2019.cuhso.02.a08" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2019.1581362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0072" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1393" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laffont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Hosnedlov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3936" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2017.11.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-017-2463-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.573.0417" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2016.06.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC7TBXS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.153.0163" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314543753" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.143.0117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.184.0187" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013506047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926291v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01016074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408348v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106311399553" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Gomide" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514383v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gritsai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kovacs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477100v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293105v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476896v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293122v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471196v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droujinine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477329v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.083.0311" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389778v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654310802049091" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477334v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beslay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Losego" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187087v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Godard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2007.01.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189609v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476892v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477118v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198113v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476445v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476358v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Detrez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476376v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476846v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476374v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189213v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193670v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lovell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189210v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189220v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Bernardy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berthelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189224v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvageot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Branquart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marinesque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Compere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286572v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nevers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193722v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jalabert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becimol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189365v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477438v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390036v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189374v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524316v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03524331v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941331v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554954v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554515v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867557v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788715v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554353v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183470v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395667v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477453v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477459v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477464v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194645v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174145v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477466v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281870v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194650v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476803v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194660v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194680v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194655v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476440v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194686v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476382v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281888v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194688v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194691v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymerard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194700v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194698v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thouzelier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920832v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096288v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108882392" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937502v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/philosophie-et-sciences-sociales/lintelligence-du-social/les-start-des-entreprises-comme-les-autres" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634548v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452972v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648278v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578787v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578838v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567300v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578850v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578846v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578854v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coll" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715823v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188897v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477088v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476987v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188906v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477089v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477093v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188479v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daynac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719731v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187074v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188917v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912251v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lequin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17656-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809038v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Claude Lequin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491900v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fonteneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulinier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grelon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809007v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809027v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166106v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Zimmermann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/usd/handbook-of-proximity-relations-9781786434777.html" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784.00009" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166179v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/263?fbclid=IwAR1q0iFo8rs05Pst-McHBMz-cy1_U6RmD7sZTXwUcDSDidTKWJk_PiaLxBA" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18712" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166338v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18692" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191069v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/18617" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18617" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446003v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/18517" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18517" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512945v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996858v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~100-ans-de-recherches-meridionales~.html" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533782v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59641" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826968v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010072225" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826961v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59471" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870778v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/societes-en-mouvement-sociologie-en-changement" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826349v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers18-02/010072225.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996892v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813002303" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996880v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/pour-sciences-sociales" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686183v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996932v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/andrew-abbott-et-lh%C3%A9ritage-l%C3%A9cole-chicago" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390035v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/825/9782759819614/Complexite%20et%20desordre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410326v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390034v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/50975" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6478-4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230706v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/descriptif-9782746232075" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387650v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956715v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/regional-development-and-proximity-relations-9781781002889.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387647v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-research-on-entrepreneurship-and-creativity-9781781004425.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387648v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470556v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eckert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825715v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387493v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Jean-Michel_Berthelot_Itin%C3%A9raires_dun_philosophe_en_sociologie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477410v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471192v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189416v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477414v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187049v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476879v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192138v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192136v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476949v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476912v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192140v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193745v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193749v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193758v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193767v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185937v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corrolleur" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476919v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193771v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00193771" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194134v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194178v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477417v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194180v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477425v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194183v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194181v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198122v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194184v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194185v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283858v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903945v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283855v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286579v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903967v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194186v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194187v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657338v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226301004" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322865v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9l5" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021114v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477433v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477429v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194721v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194842v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194845v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194852v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire D&#233;r&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194944v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salles" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194939v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cavet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283869v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286588v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194946v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286586v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurens" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ayat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458867v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947774v3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513006v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509694v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516765v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508878v2" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523130v4" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518363v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510894v2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508254v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627291v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515234v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512115v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520226v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965948v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724699v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679747v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509054v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593468v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377992v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276897v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078207v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968548v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263450v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722010v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.14399" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988976v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.10995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127pq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833789v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Launay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.142.0199" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2021.05.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9518" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bessin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.10010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.622.0167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3807975" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Degenne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024401004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097862v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024401005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.11101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.8362" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7770/0719-2789.2019.cuhso.02.a08" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2019.1581362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398912v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouba-Olga" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.902.0072" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1393" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Azam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laffont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta Hosnedlov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3936" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3916" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2017.11.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN848786-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-017-2463-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.573.0417" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391330v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2016.06.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC7TBXS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996800v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.153.0163" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.143.0117" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314543753" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408349v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.184.0187" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bessy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013506047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926291v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01016074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01060895v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408313v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397171v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106311399553" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gritsai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kovacs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Gomide" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Peyroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carrincazeaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654310802049091" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293105v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Droujinine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482777v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458508v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.083.0311" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477334v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beslay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Losego" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187087v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Godard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2007.01.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477001v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188807v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillaume" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476875v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198112v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189609v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476944v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198113v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476445v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476358v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476374v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127990v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Detrez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476376v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193670v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lovell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189220v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Bernardy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189224v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvageot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Branquart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marinesque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Compere" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189371v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Berthelot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127987v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189228v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286572v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Nevers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193722v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jalabert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Becimol" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477438v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189365v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680838v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390036v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189374v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524316v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03524331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510921v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554954v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554906v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867557v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788715v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554353v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821473v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942334v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395667v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477447v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477453v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477457v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477459v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477464v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477460v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281867v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174145v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281870v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480867v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476803v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194680v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194655v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476440v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476390v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476922v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194686v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477337v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476382v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281888v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194688v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194691v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymerard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194700v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thouzelier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920832v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096288v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108882392" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937502v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/philosophie-et-sciences-sociales/lintelligence-du-social/les-start-des-entreprises-comme-les-autres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146398v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634548v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452972v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648278v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578787v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578838v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578846v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02567300v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578850v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578854v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coll" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715823v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188897v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477088v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188906v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476987v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188479v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daynac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477093v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187074v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719731v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188917v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809027v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barrera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bidois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fonteneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grelon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912251v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lequin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17656-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809038v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Claude Lequin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Birck" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491900v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulinier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04809007v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166106v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Zimmermann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/usd/handbook-of-proximity-relations-9781786434777.html" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781786434784.00009" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446003v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/18517" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18517" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166179v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vico.hypotheses.org/263?fbclid=IwAR1q0iFo8rs05Pst-McHBMz-cy1_U6RmD7sZTXwUcDSDidTKWJk_PiaLxBA" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18712" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166338v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18692" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191069v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/18617" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.18617" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512945v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826349v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers18-02/010072225.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59641" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996858v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~100-ans-de-recherches-meridionales~.html" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826968v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.documentation.ird.fr/hor/fdi:010072225" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826961v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59471" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870778v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/societes-en-mouvement-sociologie-en-changement" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996892v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813002303" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996880v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/pour-sciences-sociales" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686183v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996932v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/andrew-abbott-et-lh%C3%A9ritage-l%C3%A9cole-chicago" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390035v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/825/9782759819614/Complexite%20et%20desordre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410326v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390034v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/50975" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6478-4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387650v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230706v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/descriptif-9782746232075" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956715v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/regional-development-and-proximity-relations-9781781002889.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781781002896" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387647v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-research-on-entrepreneurship-and-creativity-9781781004425.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387648v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470556v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eckert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825715v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387493v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Jean-Michel_Berthelot_Itin%C3%A9raires_dun_philosophe_en_sociologie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453007v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477410v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453012v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471192v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189416v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477414v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187049v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192138v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476879v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192136v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476949v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192140v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476912v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193749v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude B&#233;lis-Bergouignan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193745v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193758v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185937v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corrolleur" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193767v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476919v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193771v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corolleur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00193771" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194134v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194178v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194181v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194183v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477417v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477425v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194180v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198122v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194184v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194185v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903967v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286579v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283858v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903945v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283855v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194186v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194187v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657338v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226301004" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322865v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9l5" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021114v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944532v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mary" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Botta" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477433v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477429v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194721v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194842v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194845v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194852v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194872v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire D&#233;r&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194944v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salles" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194939v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cavet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194946v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283869v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286588v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286586v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurens" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ayat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458867v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947774v3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513006v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520226v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509694v2" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516765v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508254v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518363v2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510894v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523130v4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508878v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515234v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512115v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627291v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965948v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679747v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724699v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593468v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509054v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377992v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276897v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078207v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03968548v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263450v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>