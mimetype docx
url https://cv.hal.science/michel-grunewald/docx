--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1188,221 +1188,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Das &amp;quot;Dritte Reich&amp;quot; im Visier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 69, pp.282, 2021, Zivilisationen und Geschichte, 9783631857304 (PDF), 9783631857311 (ePUB), 9783631856062 (Hardcover). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Auseinandersetzungen mit dem Nationalsozialismus im deutsch und französischsprachigen Europa (1919-1949). Volume 5.1 : Protestants et catholiques d'Europe germanophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Puschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hüttenhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Scherzberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Grunewald; Olivier Dard; Uwe Puschner; Michael Hüttenhoff; Lucia Scherzberg. Peter Lang, 101, 356 p., 2021, Convergences, Michel Grunewald, 978-2-8076-0301-1, 9782807617209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b17759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Scherzberg</w:t>
-[...33 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02889962v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03489455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Schweitzer : autobiographie et réalité historique</w:t>
               </w:r>
@@ -3560,186 +3560,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Die Rezeption von Fichtes Reden an die deutsche Nation durch die Action française (1895-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Bordiehn; Christian Köhler; Stefan Noack; Susanne Wein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ausgrenzende politische Ideologien Akteure. Organisationen und Programmatiken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-156, 2020, Zivilisationen und Geschichte, 9783631813041</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Action française face au national-socialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard, Michel Grunewald, Uwe Puschner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confrontations au national-socialisme dans l'Europe francophone et germanophone, vol. 4: Conservateurs, nationalistes, anciens nationaux-socialistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100, Peter Lang, pp.137-153, 2020, Convergences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417457v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02433010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeller van den Bruck als «Kulturoptimist». In: Françoise Lartillot, Uwe Puschner (Hrsg.): Kulturpessimismus.</w:t>
               </w:r>
@@ -5587,51 +5587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3208" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03585922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puschner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1497423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Harcourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-salvator.com/accueil/12179-catholiques-dallemagne.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;ttenhoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Scherzberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17759" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18710" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16806" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Marcowitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen L&#252;sebrink" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Krebs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sauter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1512204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265#ch07-ch02" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19452/le-dictionnaire-du-progressisme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826073649-etudes-sur-le-monde-germanique/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.via-romana.fr/histoire/413-un-ecrivain-francais-entre-europe-et-afrique-louis-bertrand-9782372712187.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1111347" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48603/t.g.v0i9.1024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02304655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1983NAN21012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3208" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03585922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puschner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1497423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Harcourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-salvator.com/accueil/12179-catholiques-dallemagne.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18710" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;ttenhoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Scherzberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17759" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16806" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Marcowitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen L&#252;sebrink" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Krebs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sauter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1512204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265#ch07-ch02" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19452/le-dictionnaire-du-progressisme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826073649-etudes-sur-le-monde-germanique/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.via-romana.fr/histoire/413-un-ecrivain-francais-entre-europe-et-afrique-louis-bertrand-9782372712187.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1111347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48603/t.g.v0i9.1024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02304655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1983NAN21012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>