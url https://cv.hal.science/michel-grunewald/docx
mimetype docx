--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -1382,199 +1382,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Confrontations au national-socialisme dans l'Europe francophone et germanophone (1919-1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Puschner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Grunewald; Olivier Dard; Uwe Puschner. Peter Lang, 100, pp.400, 2020, Convergences, Michel Grunewald</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albert Schweitzer : autobiographie et réalité historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 98, 189 p., 2020, Convergences, 978-2-8076-1206-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b16806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Moll</w:t>
-[...33 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02441413v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-02903105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la &amp;quot;France d'abord&amp;quot; à la &amp;quot;France seule&amp;quot; : L'action française face au national-socialisme et au troisième Reich</w:t>
               </w:r>
@@ -2536,225 +2536,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universitaires, écrivains et publicistes face au national-socialisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Grunewald</w:t>
+                <w:t xml:space="preserve">Le national-socialisme au prisme de ses contemporains – Bilan d’un programme de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Puschner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard; Michel Grunewald; Uwe Puschner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confrontations au national-socialisme en Europe francophone et germanophone, 1919-1949. volume 6, universitaires, écrivains, publicistes = Auseinandersetzungen mit dem Nationalsozialismus im deutsch- und französischsprachigen Europa, 1919-1949. Band 6, akademische, literarische, publizistische Deutungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 113 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-19, 2025, Convergences, 978-2-8076-1057-6</w:t>
+              <w:t xml:space="preserve">, pp.421-443, 2025, Convergences, 978-2-8076-1057-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471494v1</w:t>
+                <w:t xml:space="preserve">hal-05471502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le national-socialisme au prisme de ses contemporains – Bilan d’un programme de recherche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Uwe Puschner</w:t>
+                <w:t xml:space="preserve">Universitaires, écrivains et publicistes face au national-socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard; Michel Grunewald; Uwe Puschner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confrontations au national-socialisme en Europe francophone et germanophone, 1919-1949. volume 6, universitaires, écrivains, publicistes = Auseinandersetzungen mit dem Nationalsozialismus im deutsch- und französischsprachigen Europa, 1919-1949. Band 6, akademische, literarische, publizistische Deutungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 113 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.421-443, 2025, Convergences, 978-2-8076-1057-6</w:t>
+              <w:t xml:space="preserve">, pp.15-19, 2025, Convergences, 978-2-8076-1057-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471502v1</w:t>
+                <w:t xml:space="preserve">hal-05471494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeller van den Bruck als Kulturoptimists</w:t>
               </w:r>
@@ -3719,223 +3719,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">National-socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dard, Frédéric Rouvillois, Christophe Boutin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cerf, pp.737-742, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moeller van den Bruck als «Kulturoptimist». In: Françoise Lartillot, Uwe Puschner (Hrsg.): Kulturpessimismus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Françoise Lartillot, Uwe Puschner (Hrsg.): Kulturpessimismus.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Olivier Dard, Frédéric Rouvillois, Christophe Boutin. </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Rouvillois; Olivier Dard; Christophe Boutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions du Cerf, pp.737-742, 2019</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cerf, pp.62-67, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4007,173 +4007,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Révolution conservatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Rouvillois; Olivier Dard; Christophe Boutin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaire du conservatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Cerf, pp.825-829, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nationalisme et «conservatisme révolutionnaire». L'itinéraire de Mœller van den Bruck (1876-1925) de l'Allemagne wilhelmienne à la République de Weimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard, Didier Musiedlak, Eric Anceaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être nationaliste à l’ère des masses en Europe (1900-1920)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Peter Lang, pp.305-333, 2017, Pour une histoire nouvelle de l'Europe, 9782807603080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567582v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02417374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Form&amp;quot; und &amp;quot;Gemeinschaft&amp;quot; in der Ideologie der Action française</w:t>
               </w:r>
@@ -5587,51 +5587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3208" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03585922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puschner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1497423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Harcourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-salvator.com/accueil/12179-catholiques-dallemagne.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18710" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;ttenhoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Scherzberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17759" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16806" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Marcowitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen L&#252;sebrink" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Krebs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sauter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1512204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265#ch07-ch02" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19452/le-dictionnaire-du-progressisme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826073649-etudes-sur-le-monde-germanique/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.via-romana.fr/histoire/413-un-ecrivain-francais-entre-europe-et-afrique-louis-bertrand-9782372712187.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1111347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48603/t.g.v0i9.1024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02304655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1983NAN21012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3208" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03585922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puschner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1497423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Harcourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-salvator.com/accueil/12179-catholiques-dallemagne.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18710" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;ttenhoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Scherzberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17759" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moll" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16806" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Marcowitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen L&#252;sebrink" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Krebs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sauter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1512204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265#ch07-ch02" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19452/le-dictionnaire-du-progressisme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826073649-etudes-sur-le-monde-germanique/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.via-romana.fr/histoire/413-un-ecrivain-francais-entre-europe-et-afrique-louis-bertrand-9782372712187.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1111347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48603/t.g.v0i9.1024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02304655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1983NAN21012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>