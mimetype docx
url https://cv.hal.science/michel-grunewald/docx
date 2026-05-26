--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1382,50 +1382,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Albert Schweitzer : autobiographie et réalité historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Moll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 98, 189 p., 2020, Convergences, 978-2-8076-1206-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b16806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Confrontations au national-socialisme dans l'Europe francophone et germanophone (1919-1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1440,141 +1524,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Puschner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grunewald; Olivier Dard; Uwe Puschner. Peter Lang, 100, pp.400, 2020, Convergences, Michel Grunewald</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903105v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-02441413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la &amp;quot;France d'abord&amp;quot; à la &amp;quot;France seule&amp;quot; : L'action française face au national-socialisme et au troisième Reich</w:t>
               </w:r>
@@ -2536,225 +2536,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le national-socialisme au prisme de ses contemporains – Bilan d’un programme de recherche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Uwe Puschner</w:t>
+                <w:t xml:space="preserve">Universitaires, écrivains et publicistes face au national-socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard; Michel Grunewald; Uwe Puschner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confrontations au national-socialisme en Europe francophone et germanophone, 1919-1949. volume 6, universitaires, écrivains, publicistes = Auseinandersetzungen mit dem Nationalsozialismus im deutsch- und französischsprachigen Europa, 1919-1949. Band 6, akademische, literarische, publizistische Deutungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 113 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.421-443, 2025, Convergences, 978-2-8076-1057-6</w:t>
+              <w:t xml:space="preserve">, pp.15-19, 2025, Convergences, 978-2-8076-1057-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471502v1</w:t>
+                <w:t xml:space="preserve">hal-05471494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universitaires, écrivains et publicistes face au national-socialisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Grunewald</w:t>
+                <w:t xml:space="preserve">Le national-socialisme au prisme de ses contemporains – Bilan d’un programme de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Puschner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard; Michel Grunewald; Uwe Puschner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confrontations au national-socialisme en Europe francophone et germanophone, 1919-1949. volume 6, universitaires, écrivains, publicistes = Auseinandersetzungen mit dem Nationalsozialismus im deutsch- und französischsprachigen Europa, 1919-1949. Band 6, akademische, literarische, publizistische Deutungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 113 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-19, 2025, Convergences, 978-2-8076-1057-6</w:t>
+              <w:t xml:space="preserve">, pp.421-443, 2025, Convergences, 978-2-8076-1057-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471494v1</w:t>
+                <w:t xml:space="preserve">hal-05471502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeller van den Bruck als Kulturoptimists</w:t>
               </w:r>
@@ -3401,487 +3401,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les intellectuels de la Révolution conservatrice face au national-socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dard, Didier Musiedlak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être nationaliste en régime de dictature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Peter Lang, pp.377-393, 2020, Pour une histoire nouvelle de l'Europe, 9782807606784</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Die jungkonservative «Ring-Bewegung» und die Nationalsozialisten (1923-1934)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grunewald; Olivier Dard; Uwe Puschner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confrontations au national-socialisme en Europe francophone et germanophone, 1919-1949. Volume 4, Conservateurs, nationalistes, anciens nationaux-socialistes = Auseinandersetzungen mit dem Nationalsozialismus im deutsch- und französischsprachigen Europa (1919-1949). Band 4, Konservative, Nationalisten, ehemalige National-Sozialisten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-248, 2020, Convergences, 978-2-8076-0865-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02417452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Olivier Dard, Didier Musiedlak. </w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Action française face au national-socialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dard, Michel Grunewald, Uwe Puschner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être nationaliste en régime de dictature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, Peter Lang, pp.377-393, 2020, Pour une histoire nouvelle de l'Europe, 9782807606784</w:t>
+              <w:t xml:space="preserve">Confrontations au national-socialisme dans l'Europe francophone et germanophone, vol. 4: Conservateurs, nationalistes, anciens nationaux-socialistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 100, Peter Lang, pp.137-153, 2020, Convergences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Rezeption von Fichtes Reden an die deutsche Nation durch die Action française (1895-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Bordiehn; Christian Köhler; Stefan Noack; Susanne Wein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausgrenzende politische Ideologien Akteure. Organisationen und Programmatiken</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-156, 2020, Zivilisationen und Geschichte, 9783631813041</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02433010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moeller van den Bruck als «Kulturoptimist». In: Françoise Lartillot, Uwe Puschner (Hrsg.): Kulturpessimismus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confrontations au national-socialisme dans l'Europe francophone et germanophone, vol. 4: Conservateurs, nationalistes, anciens nationaux-socialistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 100, Peter Lang, pp.137-153, 2020, Convergences</w:t>
+              <w:t xml:space="preserve">Françoise Lartillot, Uwe Puschner (Hrsg.): Kulturpessimismus.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National-socialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard, Frédéric Rouvillois, Christophe Boutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des populismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cerf, pp.737-742, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417390v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02417430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allemagne</w:t>
               </w:r>
@@ -4007,173 +4007,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nationalisme et «conservatisme révolutionnaire». L'itinéraire de Mœller van den Bruck (1876-1925) de l'Allemagne wilhelmienne à la République de Weimar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dard, Didier Musiedlak, Eric Anceaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être nationaliste à l’ère des masses en Europe (1900-1920)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Peter Lang, pp.305-333, 2017, Pour une histoire nouvelle de l'Europe, 9782807603080</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Révolution conservatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Rouvillois; Olivier Dard; Christophe Boutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire du conservatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cerf, pp.825-829, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417374v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01567582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Form&amp;quot; und &amp;quot;Gemeinschaft&amp;quot; in der Ideologie der Action française</w:t>
               </w:r>
@@ -4308,246 +4308,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moeller van den Brucks Diagnose des wilhelminischen Deutschland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christina Stange-Fayos, Uwe Puschner, Katja Wimmer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorium Der Moderne. Ideenzirkulation Im Wilhelminischen Reich. Laboratoire de la Modernité / Circulation des idées à l'ère Wilhelminienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31, Peter Lang, pp.65-79, 2014, Zivilisationen und Geschichte, 978-3631650462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur la réception universitaire des écrits de Charles Maurras dans les années 1930 en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grunewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Dumiche, Armin Heinen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoriam Pierre-André Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romanistischer Verlag, pp.171-182, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Merkur&amp;quot; (1947-1952) - Conservatisme et &amp;quot;révolution conservatrice&amp;quot; dans le contexte de la naissance de la République fédérale d'Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grunewald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Références et thèmes de droites radicales au XXe siècle (Europe, Amérique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 84, Peter Lang, pp.21-43, 2014, Convergences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567097v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01567563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die « Neueren Sprachen » als Forum der deutschen Franko-Romanistik (1893-1943)</w:t>
               </w:r>
@@ -5587,51 +5587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3208" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03585922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puschner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1497423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Harcourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-salvator.com/accueil/12179-catholiques-dallemagne.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18710" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;ttenhoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Scherzberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17759" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moll" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16806" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Marcowitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen L&#252;sebrink" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Krebs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sauter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1512204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265#ch07-ch02" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19452/le-dictionnaire-du-progressisme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826073649-etudes-sur-le-monde-germanique/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.via-romana.fr/histoire/413-un-ecrivain-francais-entre-europe-et-afrique-louis-bertrand-9782372712187.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1111347" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417430v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417374v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48603/t.g.v0i9.1024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02304655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1983NAN21012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471559v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grunewald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.3208" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03585922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561416v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01561363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471438v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puschner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1497423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert d'Harcourt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-salvator.com/accueil/12179-catholiques-dallemagne.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489580v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19923" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18710" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;ttenhoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Scherzberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17759" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Moll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16806" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02903105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417305v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02325601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Marcowitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-J&#252;rgen L&#252;sebrink" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Krebs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mondot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sauter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1512204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05471464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265#ch07-ch02" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1290265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19452/le-dictionnaire-du-progressisme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826073649-etudes-sur-le-monde-germanique/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.via-romana.fr/histoire/413-un-ecrivain-francais-entre-europe-et-afrique-louis-bertrand-9782372712187.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057301" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1111347" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48603/t.g.v0i9.1024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02304655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1983NAN21012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>