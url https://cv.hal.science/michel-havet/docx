--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -574,274 +574,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of selected “subzero” temperature storage regimes of foods: regulations and perspectives about the expected impact of the &amp;quot;three degrees of change&amp;quot; initiative on the shelf life of frozen foods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+                <w:t xml:space="preserve">Phase Change Materials for Cold Thermal Energy Storage applications: A critical review of conventional materials and the potential of bio-based alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2025.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.115339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167763v1</w:t>
+                <w:t xml:space="preserve">hal-04886227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Change Materials for Cold Thermal Energy Storage applications: A critical review of conventional materials and the potential of bio-based alternatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
+                <w:t xml:space="preserve">An overview of selected “subzero” temperature storage regimes of foods: regulations and perspectives about the expected impact of the &amp;quot;three degrees of change&amp;quot; initiative on the shelf life of frozen foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 110, pp.115339. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.336-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2025.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886227v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances of high voltage electric field technology and its application in food processing: A review with a focus on corona discharge and static electric field</w:t>
               </w:r>
@@ -853,51 +853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dalvi-Isfahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1799,273 +1799,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices d’une assistance micro-ondes sur la qualité de la congélation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Curet</w:t>
+                <w:t xml:space="preserve">Le chauffage ohmique pour optimiser la consommation énergétique de la production de pain de mie sans croûte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Bail</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, sept-oct 2018, 1171, pp.27-32</w:t>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938106v1</w:t>
+                <w:t xml:space="preserve">hal-01959999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chauffage ohmique pour optimiser la consommation énergétique de la production de pain de mie sans croûte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothée Gally</w:t>
+                <w:t xml:space="preserve">Bénéfices d’une assistance micro-ondes sur la qualité de la congélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Jury</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 207, pp.30-33</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, sept-oct 2018, 1171, pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959999v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances of electro-freezing in food processing</w:t>
               </w:r>
@@ -2181,51 +2181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proofing of bread dough assisted by ohmic heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2233,51 +2233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39, pp.55 - 62. </w:t>
@@ -2842,51 +2842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Numerical modelling of crustless bread baking with ohmic heating technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3002,51 +3002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3205,51 +3205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’état sous champ électrique statique (SEF) : cas de la cristallisation des lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,51 +3442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the electrohydrodynamic process on the properties of dried button mushroom slices: A differential scanning calorimetry (DSC) study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Shahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,51 +3950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment of mushroom slices dried by hot air combined with an electrohydrodynamic (EHD) drying system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Shahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4209,51 +4209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Shahedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4313,51 +4313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of hot air/electrohydrodynamic (EHD) drying kinetics of mushroom slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Shahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7213,51 +7213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 34 (1), pp.63 - 75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7274,98 +7274,5834 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of control strategies implemented in a multiphysics generic greenhouse dynamic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Sustainable Greenhouse (Greensys 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Almería, Jun 2025, Almeria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact Of An External Static Electric Field During The Foaming Process: Equipment Design And First Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics 2025 (ISEHD )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sevilla, Jun 2025, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the &amp;quot;3°C of Change&amp;quot; initiative on the shelf-life of frozen foods: the role of temperature oscillations during frozen storage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st IIR International Conference on Refrigeration Adapting to Rising Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Refrigeration, Oct 2025, Manchester (UK), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.adaptation.2024.1158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la thermique dans les procédés agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique, Jun 2025, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a non-invasive methodology for assessing apple ripening state in real time during refrigeration storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keraudren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Vidot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Controlled and Modified Atmosphere Research Conference (CAMA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science, May 2025, Wenatchee, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process-product interactions as levers to better control the final structure and quality of foods; a focus on phase changes and interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Palier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Crucean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 KoSFoST International Symposium and Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Society of Food Science and Technology, Jul 2024, Daegu (Korea), South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the Effectiveness of Phase Change Materials during Power Outage and Defrosting Cycles for a Cold Room Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2024 IEEE International Conference on Circuit, Systems and Communication (ICCSC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Fès, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-physics dynamic modelling with Modelica—The study case of an experimental tomato greenhouse over a whole production season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEF, Jun 2023, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing radiative heat transfers in greenhouses: a methodology coupling analytical and numerical approaches for view factors assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greensys 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Cancun, Mexico, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal and hydraulic behaviors of a finned coil heat exchanger coupled with fixed-speed fans during frost formation in an industrial food freezer: numerical modelling and field experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyae Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICR2023 | 26th International Congress of Refrigeration | Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of technical innovations for greenhouses: modelling of a horizontal two-screens system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st International Horticultural Congress IHC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers (FR), France. pp.127-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Modeling and simulation of frost formation on blast freezer heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyae Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on sustainability and the cold chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc.2020.297099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FREEZEWAVE or microwave assisted freezing; the NITOM and the NIMIW effects may explain the reduction of the size of ice crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53rd Annual Microwave Power Symposium (IMPI 53)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation d'un procédé de congélation assistée par micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of 2.45 GHz microwave radiation supplied with or without intermittency on the size of ice crystals during an innovative freezing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th IIR International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forced-air cooling of dairy product in pallets: influence of process parameters on energy and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Patissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Grivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baticle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th IIR International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédés de cristallisation innovants assistés par des champs magnétique, électrique et électromagnétiques externes ; application à la congélation d'aliments et autres champs d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ElectroHydroDynamic enhancement of heat and mass transfer in food process: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Congress on Engineering and Food (ICEF13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electromagnetic waves assisted crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Asian Conference on Cold Chain (ACCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Wuhan, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physics of freezing under electromagnetic conditions; a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th IIR International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freezewave: A new European project on freezing under microwaves irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain, ICCC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beijing, China. pp.182-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc.2018.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative Freezing Processes assisted by external electro – magnetic fields and assessment of freeze damage in frozen foods; an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on Water in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Praha, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature and Heat Flux Data-Logger for Use in Tunnel Ovens: An International Partnered Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Wichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Staniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Nakles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne English</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Pittsburgh, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2018-86076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave Assisted Crystallization; Recent Advanced Applied to Freezing of Foods (FREEZEWAVE Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMPI’s 52th Annual Microwave Power Symposium (IMPI52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of microwaves on the size of ice crystals during innovative food freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 32th EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohmic heating applied to the baking process: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th European PhD Workshop on Food Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, singen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D imaging analysis method to measure ice crystal size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sitges, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave Assisted Freezing: Experiments and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature-dependent dielectric properties of foods during freezing and thawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Isaksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Microwave and High Frequency Heating, AMPERE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Numerical modelling of crustless bread baking with ohmic heating technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st EFFoST International Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sitges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrohydrodynamic (EHD) heat transfer enhancement for low primary airflow velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Thermal and Fluids Engineering Conference, TFEC2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental study of micro-particle deposition for undeveloped turbulent flow within large circular ventilation ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ben Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd national symposium on bioaerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Canton, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model Predictive Control Applied to Thermal Regulation of Thermoforming Process Based on the ARMAX Linear Model and a Quadratic Criterion Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine Jebara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Heat Transfer and Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystallisation of lipids under static electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of static and oscillating electric and magnetic field on phase change of water and lipids; a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Water in Food (EuroFoodWater2016; EFW2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d’un procédé de congélation assistée par micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFT 2016 - Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation on convective Heat Transfer Enhancement by EHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drying kinetics of methylcellulose gel vs. mango fruit in forced convection drying with and without electrohydrodynamic enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Pacific Rim Thermal Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hawaï, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of an innovative microwave-assisted freezing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude numérique de la congélation assistée par micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Thématique ‘Thermique et Agro-Alimentaire/Agro-Ressources’ de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHASE CHANGE UNDER STATIC ELECTRICAL FIELD; IN THE CASE OF LIPIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc.2016.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FREEZING UNDER ELECTRICAL AND MAGNETIC DISTURBANCES; A REVIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drying Kinetics Comparisonof Methylcellulose Gel VersusMango Fruit in Forced ConvectiveDrying With and WithoutElectrohydrodynamic Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Congress on Engineering and Food, (ICEF11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the energetic and exergetic efficiency of the electrohydrodynamic drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Manaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Food Operations &amp; Processing Simulation Workshop (FoodOps 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bergeggi, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICE SLURRY PRODUCTION IN A TUBULAR HEAT EXCHANGER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of surface roughness and of electrical disturbances on crystallization in food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Congress on Engineering and Food (ICEF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Qu2bec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hygienic design of ventilation networks in food factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th international conference in food factory for the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Gothenburg, Sweden. pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of a complete heat-water model to predict microbial growth and inactivation during airflow treatments at the surface of meat products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Valdramidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Geeraerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. International Symposium on Applications of Modelling as an Innovative Technology in the Agri-Food Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of predictive modelling approaches for surface temperature and associated microbiological inactivation during hot dry air decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Valdramidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belaubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Zuniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International Conference on Predictive Modelling in Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Quimper, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2004.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-CT imaging of frozen food : crystal sizes evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7420,113 +13156,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th annual Tomography for Scientific Advancement (ToScA) symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Grenoble (ESRF), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of static electric field on the surface tension of aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dessev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7545,73 +13281,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EFFoST Shaping the Production of Sustainable, Healthy Foods for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du givre pendant les procédés de surgélation de produits alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7653,100 +13389,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès français de thermique (SFT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled heat and mass transfer model dedicated to bread baking with ohmic technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7774,87 +13510,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées d’Étude des Milieux Poreux – JEMP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FREEZEWAVE; a H2020 European project on freezing under microwaves irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7899,87 +13635,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a thermal collector for indirect solar dryer with oriented air flow and heat storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G B Tchaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kamta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8007,208 +13743,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ohmic baking; a review based on recent investigations for crustless bread production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACC International Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-CT imaging and analysis for evaluating the quality of frozen food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8249,87 +13985,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruker micro-CT User Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bruxelle, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FREEZEWAVE SUSFOOD ERA-net: Freezing assisted by low energy microwave irradiation to improve frozen food quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8374,87 +14110,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EFFoST International Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chauffage ohmique en panification : optimisation de la fermentation et cuisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8462,110 +14198,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67es JTIC International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the drying kinetics and the energy efficiency of the ElectroHydroDynamic (EHD) drying of Mushroom Slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8581,73 +14317,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la répartition spatiale optimale des sources thermiques dans un plateau chauffant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine Jebara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8669,110 +14405,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Thermique (SFT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying enhancement due to ionic wind in a wire to plate configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8827,5793 +14563,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 12th International Congress on Engineering and Food, (ICEF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec-City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357480v1</w:t>
-              </w:r>
-[...5734 lines deleted...]
-                <w:t xml:space="preserve">hal-02833571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14644,51 +14644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives concernant l'impact de l'initiative « 3 degrés de plus » sur la durée de conservation des aliments surgelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14780,51 +14780,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology on baking and freezing lines</w:t>
+                <w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
@@ -14838,110 +14838,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Oge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monteau Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège Français de Métrologie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry 4.0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Mesures de température – Bonnes pratiques et applications dans l’industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Afnor éditions, 2021, Les Guides Techniques du Collège Français de Métrologie, 978-2-12-465794-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439631v1</w:t>
+                <w:t xml:space="preserve">hal-05431408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel drying technologies using electric and electromagnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14951,100 +14955,100 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pablo Juliano; Roman Buckow; Minh H. Nguyen; Kai Knoerzer; Jay Sellahewa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Engineering Innovations Across the Food Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.229-236, 2021, 978-0-12-821292-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821292-9.00019-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t>
+                <w:t xml:space="preserve">Metrology on baking and freezing lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
@@ -15058,141 +15062,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Oge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monteau Jean-Yves</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesures de température – Bonnes pratiques et applications dans l’industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Afnor éditions, 2021, Les Guides Techniques du Collège Français de Métrologie, 978-2-12-465794-0</w:t>
+              <w:t xml:space="preserve">Industry 4.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431408v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing Indoor Bioaerosol Contamination in Food Processing Environments and HVAC Systems: Assessment of Particle Deposition for Hygienic Design Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15584,51 +15584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455550v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sourisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340619" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara S&#233;kou Ii" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Lons&#233;ny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijfood/vvae054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ouaouja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ousegui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Arhn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167763v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.04.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dalvi-Isfahan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111551" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357083v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Hamdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2021.101086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyae Badri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111545" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sadot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102360" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar Jha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ousegui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.10.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gally" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Og&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epameinondas Xanthakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2018.06.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.11.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.04.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ajay Vino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet-Ploquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPG9DJ5L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bertrand Tchaya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kapseu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2017.081748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Manai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4033390" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Taghian Dinani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.02.033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98G10MZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahedi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2015.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMWKXF3R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben-Othmane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2859-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73CVRK3L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.047" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N5J7RL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2014.08.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMN0X640-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1702-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2013.851086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.05.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQXFBZW9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xanthakis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Bail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.06.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TXB2SV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Othmane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Solliec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Arroyo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben Othmane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arroyo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.03.027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8BHW0C1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Orlowska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.03.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF3RLST7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid'Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.055" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9LPGSDK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Otero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urrutia Benet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Elvira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.02.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5P68THS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondjoyan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mccann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foster" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4PR0K6S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNC2JGDC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902531v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Foster" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ketteringham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zu&#241;iga Ulloa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17TF6KF2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Purnell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faucheux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2006.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LTS54BG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Valdramidis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.33" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdramidis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belaubre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zuniga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2004.10.025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WDVGTHV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902455v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW95GW6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31861-X" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Solliec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2003.07.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-021W9MX3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902474v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-7007(01)00014-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC250CQB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902514v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mankai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bail" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00050-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGJ93WWR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00374-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3571FB82FA1E99CF61795CD8CC12ED87D631718/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902517v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chourot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(98)00051-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43JQB386-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hennequin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(99)00024-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04S8R8HP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902522v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chourot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(97)00067-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4WXKJQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393437v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393330v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344278v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357449v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352918v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B Tchaya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969186v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Sadot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357462v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352902v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357480v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411667v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455432v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1158" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430973v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455354v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keraudren" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455452v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Palier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Crucean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velasquez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431199v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455330v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313728v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386954v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313749v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.15" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392221v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.297099" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344143v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Patissier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grivier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baticle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344267v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344258v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344261v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344259v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344264v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344137v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902573v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Jha" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833287v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344263v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Watt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wichert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Staniszewski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Nakles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne English" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-86076" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964325v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833518v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833539v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833524v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964343v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Isaksson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra da Silva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969500v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352669v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353331v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352671v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833277v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833315v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352673v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357454v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352989v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833260v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2016.0019" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352929v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352960v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352912v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bardy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mana&#239;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561925v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ramaswamy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352933v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593422v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arroyo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833272v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833571v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belaubre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zuniga" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390867v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1195.dos02" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439631v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821292-9.00019-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349484v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2014_269" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Butowski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caesar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hirschberger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Horlitz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455550v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sourisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340619" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara S&#233;kou Ii" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Lons&#233;ny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijfood/vvae054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ouaouja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ousegui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Arhn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115339" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.04.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dalvi-Isfahan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111551" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357083v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Hamdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2021.101086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyae Badri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111545" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sadot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102360" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar Jha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ousegui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.10.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gally" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Og&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epameinondas Xanthakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2018.06.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.11.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.04.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ajay Vino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet-Ploquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPG9DJ5L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bertrand Tchaya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kapseu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2017.081748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Manai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4033390" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Taghian Dinani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.02.033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98G10MZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahedi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2015.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMWKXF3R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben-Othmane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2859-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73CVRK3L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.047" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N5J7RL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2014.08.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMN0X640-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1702-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2013.851086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.05.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQXFBZW9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xanthakis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Bail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.06.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TXB2SV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Othmane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Solliec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Arroyo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben Othmane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arroyo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.03.027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8BHW0C1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Orlowska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.03.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF3RLST7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid'Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.055" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9LPGSDK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Otero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urrutia Benet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Elvira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.02.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5P68THS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondjoyan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mccann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foster" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4PR0K6S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNC2JGDC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902531v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Foster" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ketteringham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zu&#241;iga Ulloa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17TF6KF2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Purnell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faucheux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2006.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LTS54BG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Valdramidis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.33" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdramidis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belaubre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zuniga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2004.10.025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WDVGTHV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902455v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW95GW6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31861-X" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Solliec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2003.07.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-021W9MX3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902474v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-7007(01)00014-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC250CQB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902514v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mankai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bail" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00050-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGJ93WWR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00374-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3571FB82FA1E99CF61795CD8CC12ED87D631718/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902517v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chourot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(98)00051-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43JQB386-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hennequin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(99)00024-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04S8R8HP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902522v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chourot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(97)00067-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4WXKJQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455342v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1158" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455354v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keraudren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Palier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Crucean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velasquez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455330v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313728v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.15" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392221v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.297099" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344267v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Sadot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344133v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344143v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Patissier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grivier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baticle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344259v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344261v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344264v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344137v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902573v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Jha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833287v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344263v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Watt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wichert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Staniszewski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Nakles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne English" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-86076" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961704v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833539v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833524v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964343v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Isaksson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra da Silva" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352669v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353331v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349506v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352671v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833315v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833277v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352673v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357454v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352989v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833260v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2016.0019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352929v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352960v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352912v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bardy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mana&#239;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352933v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561925v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ramaswamy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593422v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arroyo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833272v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833571v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belaubre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zuniga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393437v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344278v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357449v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969727v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352918v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B Tchaya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969186v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928453v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969517v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352902v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357480v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390867v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1195.dos02" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595121v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821292-9.00019-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439631v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349484v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2014_269" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Butowski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caesar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hirschberger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Horlitz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>