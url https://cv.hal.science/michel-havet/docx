--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -72,14697 +72,14843 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to the development and simulations of generic, modular and multiphysics greenhouses dynamic models, evaluated with a whole year study case dataset</w:t>
+                <w:t xml:space="preserve">Design of an apparatus to assess the effect of an external static electric field during foam formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
+                <w:t xml:space="preserve">M. Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+                <w:t xml:space="preserve">A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+                <w:t xml:space="preserve">S. Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Havet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Oge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0340619⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 141, pp.104278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2026.104278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455550v2</w:t>
+                <w:t xml:space="preserve">hal-05619189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Dialium guineense fruit seeds as new hydrocolloid for food application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions to the development and simulations of generic, modular and multiphysics greenhouses dynamic models, evaluated with a whole year study case dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Korbel</w:t>
+                <w:t xml:space="preserve">Samuel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traore Lonsény</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ijfood/vvae054⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (2), pp.e0340619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0340619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969949v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties and performance of glycerol-water-NaCl phase change material for cold chain applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Valorization of Dialium guineense fruit seeds as new hydrocolloid for food application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camara Sékou Ii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Korbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traore Lonsény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.117045⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ijfood/vvae054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076022v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial to the IFSET special issue on the 14th ICEF International Conference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal properties and performance of glycerol-water-NaCl phase change material for cold chain applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.103997⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.117045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.117045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372577v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Change Materials for Cold Thermal Energy Storage applications: A critical review of conventional materials and the potential of bio-based alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 110, pp.115339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2025.115339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of selected “subzero” temperature storage regimes of foods: regulations and perspectives about the expected impact of the &amp;quot;three degrees of change&amp;quot; initiative on the shelf life of frozen foods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Editorial to the IFSET special issue on the 14th ICEF International Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Arhné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2025.04.009⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.103997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.103997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167763v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances of high voltage electric field technology and its application in food processing: A review with a focus on corona discharge and static electric field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An overview of selected “subzero” temperature storage regimes of foods: regulations and perspectives about the expected impact of the &amp;quot;three degrees of change&amp;quot; initiative on the shelf life of frozen foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2023.111551⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.336-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2025.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450005v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of external static electric field on surface tension of model solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Garcia</w:t>
+                <w:t xml:space="preserve">Recent advances of high voltage electric field technology and its application in food processing: A review with a focus on corona discharge and static electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dalvi-Isfahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2023.103406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 353, pp.111551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2023.111551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147599v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on convective heat transfer enhancement by EHD in wire to plate configuration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of external static electric field on surface tension of model solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tarlet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adrien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2021.101086⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.103406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2023.103406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357083v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on frosting, defrosting and frost management techniques in industrial food freezers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on convective heat transfer enhancement by EHD in wire to plate configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.101086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2021.101086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03392196v1</w:t>
+                <w:t xml:space="preserve">hal-03357083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave assisted freezing part 2: Impact of microwave energy and duty cycle on ice crystal size distribution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Review on frosting, defrosting and frost management techniques in industrial food freezers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyae Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102359⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611600v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave assisted freezing part 1: Experimental investigation and numerical modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Microwave assisted freezing part 2: Impact of microwave energy and duty cycle on ice crystal size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 62, pp.102360. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102360⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02611589v1</w:t>
+                <w:t xml:space="preserve">hal-02611600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congélation de produits alimentaires : amélioration de la cristallisation par applications de micro-ondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Microwave assisted freezing part 1: Experimental investigation and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.102360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356904v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse method to estimate air flow rate during free cooling using PCM-air heat exchanger</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Congélation de produits alimentaires : amélioration de la cristallisation par applications de micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902272v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chauffage ohmique pour optimiser la consommation énergétique de la production de pain de mie sans croûte</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inverse method to estimate air flow rate during free cooling using PCM-air heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ousegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.432 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959999v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices d’une assistance micro-ondes sur la qualité de la congélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, sept-oct 2018, 1171, pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances of electro-freezing in food processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Le chauffage ohmique pour optimiser la consommation énergétique de la production de pain de mie sans croûte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207, pp.30-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902216v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proofing of bread dough assisted by ohmic heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances of electro-freezing in food processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Gally</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2016.11.008⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.85 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528383v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of an Innovative Microwave Assisted Freezing Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Proofing of bread dough assisted by ohmic heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.04.017⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.55 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902412v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on effect of DC voltage on crystallization process in food systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Curet-Ploquin</w:t>
+                <w:t xml:space="preserve">Implementation of a parametric procedure allowing efficient positioning of heat sources: application to high-temperature composites thermoforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine Jebara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/smdo/2017005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01902464v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a parametric procedure allowing efficient positioning of heat sources: application to high-temperature composites thermoforming process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal performance modelling of solar collector with heat storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bertrand Tchaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Kapseu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/smdo/2017005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESMS.2017.081748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826786v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance modelling of solar collector with heat storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical Modelling of an Innovative Microwave Assisted Freezing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Kapseu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJESMS.2017.081748⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80, pp.66 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798553v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Numerical modelling of crustless bread baking with ohmic heating technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review on effect of DC voltage on crystallization process in food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ajay Vino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Gally</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Sci. Emerg. Technol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.204 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833540v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-conception des procédés agroalimentaires : cas de la cuisson du pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">3D Numerical modelling of crustless bread baking with ohmic heating technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Food Sci. Emerg. Technol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.55 - 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356730v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying Kinetics Comparison of Methylcellulose Gel Versus Mango Fruit in Forced Convective Drying With and Without Electrohydrodynamic Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 138 (8), pp.084504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4033390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d’état sous champ électrique statique (SEF) : cas de la cristallisation des lipides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Eco-conception des procédés agroalimentaires : cas de la cuisson du pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1159</w:t>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344345v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of voltage and air flow velocity of combined convective-electrohydrodynamic drying system on the kinetics and energy consumption of mushroom slices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Changement d’état sous champ électrique statique (SEF) : cas de la cristallisation des lipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01902419v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the electrohydrodynamic process on the properties of dried button mushroom slices: A differential scanning calorimetry (DSC) study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">The influence of voltage and air flow velocity of combined convective-electrohydrodynamic drying system on the kinetics and energy consumption of mushroom slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Quéveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.203 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.02.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2015.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01902480v1</w:t>
+                <w:t xml:space="preserve">hal-01902419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental approach to measure particle deposition in large circular ventilation ducts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Géhin</w:t>
+                <w:t xml:space="preserve">Influence of the electrohydrodynamic process on the properties of dried button mushroom slices: A differential scanning calorimetry (DSC) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Ben-Othmane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mohammad Shahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Solliec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Quéveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Atmospheric Pollutants in a Changing Environment, 22 (7), pp.4873-4880. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.83 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2859-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370064v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient exergetic efficiency and moisture loss analysis of forced convection drying with and without electrohydrodynamic enhancement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An experimental approach to measure particle deposition in large circular ventilation ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ben-Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Atmospheric Pollutants in a Changing Environment, 22 (7), pp.4873-4880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2859-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.06.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01902452v1</w:t>
+                <w:t xml:space="preserve">hal-01370064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of voltage and air flow velocity of combined convective-electrohydrodynamic drying system on the physical properties of mushroom slices</w:t>
+                <w:t xml:space="preserve">Transient exergetic efficiency and moisture loss analysis of forced convection drying with and without electrohydrodynamic enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Erik Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.047⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.519 - 527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902417v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment of mushroom slices dried by hot air combined with an electrohydrodynamic (EHD) drying system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Effect of voltage and air flow velocity of combined convective-electrohydrodynamic drying system on the physical properties of mushroom slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2014.08.004⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.417 - 426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902469v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different tracers for PIV measurements in EHD airflow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quality assessment of mushroom slices dried by hot air combined with an electrohydrodynamic (EHD) drying system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-014-1702-z⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.572 - 580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833545v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying of Mushroom Slices Using Hot Air Combined with an Electrohydrodynamic (EHD) Drying System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of different tracers for PIV measurements in EHD airflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Shahedi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2013.851086⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1702), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-014-1702-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652476v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of hot air/electrohydrodynamic (EHD) drying kinetics of mushroom slices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Drying of Mushroom Slices Using Hot Air Combined with an Electrohydrodynamic (EHD) Drying System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Shahedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2014.05.010⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (5), pp.597-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2013.851086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01902470v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of static electric field on ice crystal size reduction during freezing of pork meat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling of hot air/electrohydrodynamic (EHD) drying kinetics of mushroom slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.70 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2014.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.06.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01902425v1</w:t>
+                <w:t xml:space="preserve">hal-01902470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting cleaning time of ventilation duct systems in the food industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of static electric field on ice crystal size reduction during freezing of pork meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Gehin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Solliec</w:t>
+                <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Arroyo</w:t>
+                <w:t xml:space="preserve">A. Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.115 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.06.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596075v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting cleaning time of ventilation duct systems in the food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">George Arroyo</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 105 (3), pp.400 - 407. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 105 (3), pp.400-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01902487v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled ice nucleation under high voltage DC electrostatic field conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Predicting cleaning time of ventilation duct systems in the food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ben Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (3), pp.400 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.03.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01902450v1</w:t>
+                <w:t xml:space="preserve">hal-01902487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of process parameters on the EHD airflow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Controlled ice nucleation under high voltage DC electrostatic field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Orlowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.055⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (7), pp.879 - 884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01902445v1</w:t>
+                <w:t xml:space="preserve">hal-01902450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling industrial scale high-pressure-low-temperature processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of process parameters on the EHD airflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid'Ahmed Ould Ahmedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2007.02.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (2-3), pp.222 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2009.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902535v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling coupled heat–water transfers during a decontamination treatment of the surface of solid food products by a jet of hot air—II. Validations of product surface temperature and water activity under fast transient air temperature conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling industrial scale high-pressure-low-temperature processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mccann</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L. Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ousegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Urrutia Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 76 (1), pp.63 - 69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.05.015⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 83 (2), pp.136 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2007.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902538v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling coupled heat–water transfers during a decontamination treatment of the surface of solid food products by a jet of hot air. I. Sensitivity analysis of the model and first validations of product surface temperature under constant air temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mccann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 76 (1), pp.53 - 62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of apparatus to provide repeatable surface temperature–time treatments on inoculated food samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark Swain</w:t>
+                <w:t xml:space="preserve">Modelling coupled heat–water transfers during a decontamination treatment of the surface of solid food products by a jet of hot air—II. Validations of product surface temperature and water activity under fast transient air temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mccann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+                <w:t xml:space="preserve">M. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 76 (1), pp.7 - 18. </w:t>
+              <w:t xml:space="preserve">, 2006, 76 (1), pp.63 - 69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902531v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based tracking control of superficial temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design and development of apparatus to provide repeatable surface temperature–time treatments on inoculated food samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ketteringham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Swain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 76 (1), pp.70 - 78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.05.016⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 76 (1), pp.7 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01902481v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New apparatus to provide repeatable surface temperature–time treatments on inoculated food samples</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Observer-based tracking control of superficial temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Zuñiga Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 76 (1), pp.19 - 26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.05.027⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 76 (1), pp.70 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902526v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface roughness on the supercooling degree: Case of selected water/ethanol solutions frozen on aluminium surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New apparatus to provide repeatable surface temperature–time treatments on inoculated food samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ketteringham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Purnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76 (1), pp.19 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2005.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2006.01.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01902492v1</w:t>
+                <w:t xml:space="preserve">hal-01902526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a complete heat-water model to predict microbial growth and inactivation during airflow treatments at the surface of meat products</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of surface roughness on the supercooling degree: Case of selected water/ethanol solutions frozen on aluminium surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilis Valdramidis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Matthieu Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2005.674.33⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (7), pp.1218 - 1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2006.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680577v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of predictive modelling approaches for surface temperature and associated microbiological inactivation during hot dry air decontamination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Belaubre</w:t>
+                <w:t xml:space="preserve">Application of a complete heat-water model to predict microbial growth and inactivation during airflow treatments at the surface of meat products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zuniga</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Valdramidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Geeraerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2004.10.025⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 674, pp.285-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2005.674.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01902540v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation on the efficiency of transient contaminant removal from a food processing clean room using ventilation effectiveness concepts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of predictive modelling approaches for surface temperature and associated microbiological inactivation during hot dry air decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Valdramidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belaubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zuniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 100 (1-3), pp.261 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2004.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.05.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01902455v1</w:t>
+                <w:t xml:space="preserve">hal-01902540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Trajectory Tracking of Superficial Temperature in Food Decontamination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation on the efficiency of transient contaminant removal from a food processing clean room using ventilation effectiveness concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)31861-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 68 (2), pp.163 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902494v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of an air curtain device subjected to external perturbations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reference Trajectory Tracking of Superficial Temperature in Food Decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Zuñiga Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2003.07.003⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (9), pp.517 - 522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)31861-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01902513v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the airflow in a pilot scale clean room using K-ε turbulence models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations of an air curtain device subjected to external perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-7007(01)00014-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (6), pp.928 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2003.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902474v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the freezing condition on the baking performances of French frozen dough</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computation of the airflow in a pilot scale clean room using K-ε turbulence models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00050-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (3), pp.351 - 361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-7007(01)00014-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01902514v1</w:t>
+                <w:t xml:space="preserve">hal-01902474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural convection over a non-isothermal vertical plate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of the freezing condition on the baking performances of French frozen dough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Blay</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mankai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 45 (3), pp.139 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00050-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0017-9310(98)00374-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01902546v1</w:t>
+                <w:t xml:space="preserve">hal-01902514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear trajectory control of high pressure thawing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Natural convection over a non-isothermal vertical plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 42 (16), pp.3103 - 3112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0017-9310(98)00374-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0959-1524(98)00051-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01902517v1</w:t>
+                <w:t xml:space="preserve">hal-01902546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the ambience in a food-processing clean room</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nonlinear trajectory control of high pressure thawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (4), pp.351 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0959-1524(98)00051-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0260-8774(99)00024-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01902478v1</w:t>
+                <w:t xml:space="preserve">hal-01902517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of high pressure thawing: Application to water thawing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of the ambience in a food-processing clean room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Bail</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (3), pp.329 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0260-8774(99)00024-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modeling of high pressure thawing: Application to water thawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1997, 34 (1), pp.63 - 75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0260-8774(97)00067-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-CT imaging of frozen food : crystal sizes evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th annual Tomography for Scientific Advancement (ToScA) symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenoble (ESRF), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of static electric field on the surface tension of aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dessev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th EFFoST Shaping the Production of Sustainable, Healthy Foods for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dublin (Ireland), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion du givre pendant les procédés de surgélation de produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deyae Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème congrès français de thermique (SFT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupled heat and mass transfer model dedicated to bread baking with ohmic technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées d’Étude des Milieux Poreux – JEMP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of a thermal collector for indirect solar dryer with oriented air flow and heat storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G B Tchaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kamta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Kapseu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohmic baking; a review based on recent investigations for crustless bread production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AACC International Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FREEZEWAVE; a H2020 European project on freezing under microwaves irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biopolymers 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-CT imaging and analysis for evaluating the quality of frozen food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruker micro-CT User Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bruxelle, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FREEZEWAVE SUSFOOD ERA-net: Freezing assisted by low energy microwave irradiation to improve frozen food quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st EFFoST International Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sitges, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chauffage ohmique en panification : optimisation de la fermentation et cuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ogé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">67es JTIC International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the drying kinetics and the energy efficiency of the ElectroHydroDynamic (EHD) drying of Mushroom Slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Taghian Dinani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination de la répartition spatiale optimale des sources thermiques dans un plateau chauffant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine Jebara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès français de Thermique (SFT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drying enhancement due to ionic wind in a wire to plate configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 12th International Congress on Engineering and Food, (ICEF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Québec-City, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of control strategies implemented in a multiphysics generic greenhouse dynamic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advanced Technologies and Management for Sustainable Greenhouse (Greensys 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Almería, Jun 2025, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Of An External Static Electric Field During The Foaming Process: Equipment Design And First Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of the &amp;quot;3°C of Change&amp;quot; initiative on the shelf-life of frozen foods: the role of temperature oscillations during frozen storage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Hamdami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Toublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics 2025 (ISEHD )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IIR International Conference on Refrigeration Adapting to Rising Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Refrigeration, Oct 2025, Manchester (UK), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.adaptation.2024.1158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411667v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the &amp;quot;3°C of Change&amp;quot; initiative on the shelf-life of frozen foods: the role of temperature oscillations during frozen storage.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact Of An External Static Electric Field During The Foaming Process: Equipment Design And First Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IIR International Conference on Refrigeration Adapting to Rising Temperatures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Electrohydrodynamics 2025 (ISEHD )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sevilla, Jun 2025, Séville, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455432v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la thermique dans les procédés agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thermique, Jun 2025, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a non-invasive methodology for assessing apple ripening state in real time during refrigeration storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Keraudren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boillereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Vidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Controlled and Modified Atmosphere Research Conference (CAMA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science, May 2025, Wenatchee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-product interactions as levers to better control the final structure and quality of foods; a focus on phase changes and interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Palier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doina Crucean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Velasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 KoSFoST International Symposium and Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Korean Society of Food Science and Technology, Jul 2024, Daegu (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Effectiveness of Phase Change Materials during Power Outage and Defrosting Cycles for a Cold Room Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Ouaouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Ousegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 IEEE International Conference on Circuit, Systems and Communication (ICCSC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Fès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics dynamic modelling with Modelica—The study case of an experimental tomato greenhouse over a whole production season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAEF, Jun 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing radiative heat transfers in greenhouses: a methodology coupling analytical and numerical approaches for view factors assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greensys 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Cancun, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and hydraulic behaviors of a finned coil heat exchanger coupled with fixed-speed fans during frost formation in an industrial food freezer: numerical modelling and field experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR2023 | 26th International Congress of Refrigeration | Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of technical innovations for greenhouses: modelling of a horizontal two-screens system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Horticultural Congress IHC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers (FR), France. pp.127-136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1377.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling and simulation of frost formation on blast freezer heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deyae Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on sustainability and the cold chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.iccc.2020.297099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FREEZEWAVE or microwave assisted freezing; the NITOM and the NIMIW effects may explain the reduction of the size of ice crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Curet</w:t>
+                <w:t xml:space="preserve">Forced-air cooling of dairy product in pallets: influence of process parameters on energy and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Patissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Grivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Annual Microwave Power Symposium (IMPI 53)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">25th IIR International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344267v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un procédé de congélation assistée par micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of 2.45 GHz microwave radiation supplied with or without intermittency on the size of ice crystals during an innovative freezing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IIR International congress of refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced-air cooling of dairy product in pallets: influence of process parameters on energy and quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Baticle</w:t>
+                <w:t xml:space="preserve">FREEZEWAVE or microwave assisted freezing; the NITOM and the NIMIW effects may explain the reduction of the size of ice crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International congress of refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">53rd Annual Microwave Power Symposium (IMPI 53)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344143v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de cristallisation innovants assistés par des champs magnétique, électrique et électromagnétiques externes ; application à la congélation d'aliments et autres champs d'application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ElectroHydroDynamic enhancement of heat and mass transfer in food process: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">13th International Congress on Engineering and Food (ICEF13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344259v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ElectroHydroDynamic enhancement of heat and mass transfer in food process: a review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Procédés de cristallisation innovants assistés par des champs magnétique, électrique et électromagnétiques externes ; application à la congélation d'aliments et autres champs d'application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Engineering and Food (ICEF13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344261v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic waves assisted crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lebail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Asian Conference on Cold Chain (ACCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics of freezing under electromagnetic conditions; a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IIR International congress of refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezewave: A new European project on freezing under microwaves irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain, ICCC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Beijing, China. pp.182-189, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.iccc.2018.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Freezing Processes assisted by external electro – magnetic fields and assessment of freeze damage in frozen foods; an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Water in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and Heat Flux Data-Logger for Use in Tunnel Ovens: An International Partnered Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Wichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Staniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Nakles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne English</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2018 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Pittsburgh, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IMECE2018-86076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Assisted Crystallization; Recent Advanced Applied to Freezing of Foods (FREEZEWAVE Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPI’s 52th Annual Microwave Power Symposium (IMPI52)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microwaves on the size of ice crystals during innovative food freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 32th EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ohmic heating applied to the baking process: experimental and numerical approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Microwave Assisted Freezing: Experiments and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European PhD Workshop on Food Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, singen, Germany</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833539v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging analysis method to measure ice crystal size</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ohmic heating applied to the baking process: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">11th European PhD Workshop on Food Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, singen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833524v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Assisted Freezing: Experiments and Modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">3D imaging analysis method to measure ice crystal size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">31st EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833518v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent dielectric properties of foods during freezing and thawing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Isaksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Microwave and High Frequency Heating, AMPERE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Numerical modelling of crustless bread baking with ohmic heating technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Gally</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st EFFoST International Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sitges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrohydrodynamic (EHD) heat transfer enhancement for low primary airflow velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Thermal and Fluids Engineering Conference, TFEC2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of micro-particle deposition for undeveloped turbulent flow within large circular ventilation ducts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model Predictive Control Applied to Thermal Regulation of Thermoforming Process Based on the ARMAX Linear Model and a Quadratic Criterion Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine Jebara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Belhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boillereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd national symposium on bioaerosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Canton, China</w:t>
+              <w:t xml:space="preserve">International Conference on Heat Transfer and Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353331v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control Applied to Thermal Regulation of Thermoforming Process Based on the ARMAX Linear Model and a Quadratic Criterion Formulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental study of micro-particle deposition for undeveloped turbulent flow within large circular ventilation ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ben Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Heat Transfer and Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, paris, France</w:t>
+              <w:t xml:space="preserve">2nd national symposium on bioaerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Canton, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833396v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation of lipids under static electric field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Impact of static and oscillating electric and magnetic field on phase change of water and lipids; a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Water in Food (EuroFoodWater2016; EFW2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349506v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of static and oscillating electric and magnetic field on phase change of water and lipids; a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Crystallisation of lipids under static electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Water in Food (EuroFoodWater2016; EFW2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">30th EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352671v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un procédé de congélation assistée par micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2016 - Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on convective Heat Transfer Enhancement by EHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying kinetics of methylcellulose gel vs. mango fruit in forced convection drying with and without electrohydrodynamic enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Pacific Rim Thermal Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of an innovative microwave-assisted freezing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la congélation assistée par micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique ‘Thermique et Agro-Alimentaire/Agro-Ressources’ de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHASE CHANGE UNDER STATIC ELECTRICAL FIELD; IN THE CASE OF LIPIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.iccc.2016.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FREEZING UNDER ELECTRICAL AND MAGNETIC DISTURBANCES; A REVIEW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying Kinetics Comparisonof Methylcellulose Gel VersusMango Fruit in Forced ConvectiveDrying With and WithoutElectrohydrodynamic Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on Engineering and Food, (ICEF11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the energetic and exergetic efficiency of the electrohydrodynamic drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Manaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Food Operations &amp; Processing Simulation Workshop (FoodOps 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bergeggi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICE SLURRY PRODUCTION IN A TUBULAR HEAT EXCHANGER</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of surface roughness and of electrical disturbances on crystallization in food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">12th International Congress on Engineering and Food (ICEF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Qu2bec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352933v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of surface roughness and of electrical disturbances on crystallization in food systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ICE SLURRY PRODUCTION IN A TUBULAR HEAT EXCHANGER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on Engineering and Food (ICEF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Qu2bec, Canada</w:t>
+              <w:t xml:space="preserve">24th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561925v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygienic design of ventilation networks in food factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference in food factory for the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Gothenburg, Sweden. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a complete heat-water model to predict microbial growth and inactivation during airflow treatments at the surface of meat products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Valdramidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemie Geeraerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Applications of Modelling as an Innovative Technology in the Agri-Food Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of predictive modelling approaches for surface temperature and associated microbiological inactivation during hot dry air decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Valdramidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belaubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Zuniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Predictive Modelling in Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Quimper, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2004.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833571v1</w:t>
-              </w:r>
-[...1558 lines deleted...]
-                <w:t xml:space="preserve">hal-02357480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives concernant l'impact de l'initiative « 3 degrés de plus » sur la durée de conservation des aliments surgelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Hamdami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60890/AFF.RGF.1195.dos02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14772,508 +14918,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Metrology on baking and freezing lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Oge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monteau Jean-Yves</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesures de température – Bonnes pratiques et applications dans l’industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Afnor éditions, 2021, Les Guides Techniques du Collège Français de Métrologie, 978-2-12-465794-0</w:t>
+              <w:t xml:space="preserve">Industry 4.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431408v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel drying technologies using electric and electromagnetic fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+                <w:t xml:space="preserve">Metrologie sur lignes de cuisson et de congélation en boulangerie et industries agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Oge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pablo Juliano; Roman Buckow; Minh H. Nguyen; Kai Knoerzer; Jay Sellahewa. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monteau Jean-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collège Français de Métrologie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Engineering Innovations Across the Food Supply Chain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mesures de température – Bonnes pratiques et applications dans l’industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Afnor éditions, 2021, Les Guides Techniques du Collège Français de Métrologie, 978-2-12-465794-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595121v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrology on baking and freezing lines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Novel drying technologies using electric and electromagnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pablo Juliano; Roman Buckow; Minh H. Nguyen; Kai Knoerzer; Jay Sellahewa. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry 4.0</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Engineering Innovations Across the Food Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.229-236, 2021, 978-0-12-821292-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821292-9.00019-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05439631v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing Indoor Bioaerosol Contamination in Food Processing Environments and HVAC Systems: Assessment of Particle Deposition for Hygienic Design Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Environmental Chemistry, Volumes: Environment, Energy and Climate Change I and II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, springer, pp.1-19, 2015, The Handbook of Environmental Chemistry, 978-3-319-12906-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2014_269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15283,161 +15429,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DOC 47 GUIDELINES ON AIR HANDLING SYSTEMS IN THE FOOD INDUSTRY -AIR QUALITY CONTROL FOR BUILDING VENTILATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Butowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Caesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Hirschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Horlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId347"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15584,51 +15730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455550v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sourisseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340619" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara S&#233;kou Ii" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Lons&#233;ny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijfood/vvae054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ouaouja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ousegui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Arhn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103997" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115339" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.04.009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dalvi-Isfahan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111551" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357083v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Hamdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2021.101086" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyae Badri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111545" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sadot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102359" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102360" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar Jha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ousegui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.10.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959999v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gally" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Og&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epameinondas Xanthakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2018.06.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528383v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.11.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.04.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ajay Vino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet-Ploquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPG9DJ5L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bertrand Tchaya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kapseu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2017.081748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Manai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4033390" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Taghian Dinani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.02.033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98G10MZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahedi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2015.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMWKXF3R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben-Othmane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2859-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73CVRK3L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.047" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N5J7RL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2014.08.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMN0X640-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1702-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2013.851086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.05.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQXFBZW9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xanthakis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Bail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.06.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TXB2SV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Othmane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Solliec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Arroyo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben Othmane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arroyo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.03.027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8BHW0C1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Orlowska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.03.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF3RLST7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid'Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.055" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9LPGSDK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Otero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urrutia Benet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Elvira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.02.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5P68THS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondjoyan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mccann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foster" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4PR0K6S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNC2JGDC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902531v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Foster" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ketteringham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zu&#241;iga Ulloa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17TF6KF2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Purnell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faucheux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2006.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LTS54BG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Valdramidis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.33" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdramidis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belaubre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zuniga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2004.10.025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WDVGTHV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902455v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW95GW6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31861-X" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902513v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Solliec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2003.07.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-021W9MX3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902474v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-7007(01)00014-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC250CQB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902514v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mankai" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bail" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00050-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGJ93WWR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902546v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00374-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3571FB82FA1E99CF61795CD8CC12ED87D631718/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902517v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chourot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(98)00051-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43JQB386-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902478v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hennequin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(99)00024-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04S8R8HP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902522v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chourot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(97)00067-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4WXKJQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455342v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1158" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430973v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455354v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keraudren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Palier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Crucean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velasquez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455330v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313728v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313749v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.15" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392221v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.297099" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344267v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Sadot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344133v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344143v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Patissier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grivier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baticle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344259v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344261v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344264v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344137v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902573v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Jha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833287v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344263v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Watt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wichert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Staniszewski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Nakles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne English" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-86076" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961704v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833539v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833524v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964343v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Isaksson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra da Silva" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969500v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352669v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353331v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349506v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352671v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833315v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833277v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352673v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357454v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352989v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833260v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2016.0019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352929v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352960v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352912v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bardy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mana&#239;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352933v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561925v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ramaswamy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593422v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arroyo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833272v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833571v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belaubre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zuniga" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393437v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344278v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357449v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969727v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352918v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B Tchaya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969186v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928453v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969517v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357462v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352902v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357480v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390867v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1195.dos02" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595121v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821292-9.00019-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439631v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349484v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2014_269" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359556v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Butowski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caesar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hirschberger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Horlitz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2026.104278" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455550v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sourisseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Toublanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340619" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camara S&#233;kou Ii" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Lons&#233;ny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijfood/vvae054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Ouaouja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Ousegui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.117045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Arhn&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Hamdami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.04.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dalvi-Isfahan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111551" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103406" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357083v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Hamdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2021.101086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyae Badri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111545" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sadot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102360" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar Jha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ousegui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.10.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gally" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Og&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epameinondas Xanthakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2018.06.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.11.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69MRDSVS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826786v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine Jebara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boillereaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/smdo/2017005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bertrand Tchaya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kamta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Kapseu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2017.081748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.04.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ajay Vino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet-Ploquin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPG9DJ5L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833540v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Manai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4033390" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Taghian Dinani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.02.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98G10MZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shahedi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2015.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMWKXF3R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben-Othmane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2859-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902452v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73CVRK3L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.03.047" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N5J7RL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2014.08.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMN0X640-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1702-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652476v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2013.851086" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2014.05.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQXFBZW9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xanthakis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Bail" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.06.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TXB2SV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Othmane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Solliec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Arroyo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben Othmane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arroyo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.03.027" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8BHW0C1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Orlowska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.03.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF3RLST7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid'Ahmed Ould Ahmedou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2009.01.055" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9LPGSDK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902535v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Otero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Urrutia Benet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Elvira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.02.036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5P68THS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondjoyan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mccann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNC2JGDC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902538v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R4PR0K6S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Foster" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ketteringham" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Swain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902481v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zu&#241;iga Ulloa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17TF6KF2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902526v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Purnell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2005.05.027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faucheux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2006.01.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LTS54BG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Valdramidis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.33" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Valdramidis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belaubre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zuniga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2004.10.025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WDVGTHV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902455v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW95GW6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)31861-X" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902513v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Solliec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2003.07.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-021W9MX3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902474v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-7007(01)00014-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC250CQB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902514v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mankai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bail" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00050-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGJ93WWR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902546v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(98)00374-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3571FB82FA1E99CF61795CD8CC12ED87D631718/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902517v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chourot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-1524(98)00051-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43JQB386-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hennequin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(99)00024-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04S8R8HP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902522v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chourot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(97)00067-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4WXKJQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393437v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393330v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357449v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352918v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B Tchaya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969186v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Sadot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969517v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357462v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352902v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mousseau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357480v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455342v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455432v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1158" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411667v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430973v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455354v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keraudren" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455452v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Palier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Crucean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velasquez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431199v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455330v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313728v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386954v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313749v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1377.15" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392221v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.297099" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Patissier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grivier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baticle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344258v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344267v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344261v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344259v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344264v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344137v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902573v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Jha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833287v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344263v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Watt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wichert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Staniszewski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Nakles" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne English" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2018-86076" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961704v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964325v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833518v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833539v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833524v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Isaksson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra da Silva" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969500v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352669v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833396v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353331v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352671v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349506v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833315v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833277v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352673v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357454v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352989v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833260v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2016.0019" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352929v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352960v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352912v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bardy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mana&#239;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561925v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Ramaswamy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352933v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593422v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arroyo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833272v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833571v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belaubre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zuniga" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390867v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1195.dos02" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439631v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431408v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteau Jean-Yves" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595121v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821292-9.00019-4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349484v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2014_269" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359556v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Butowski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caesar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hirschberger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Horlitz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>