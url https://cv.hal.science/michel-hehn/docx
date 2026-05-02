--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -187,195 +187,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (292)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (291)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced ultrafast magnetization dynamics in BiYIG/Co-based heterostructures: Complementary insights from pump-probe Faraday and Kerr rotation measurements</w:t>
+                <w:t xml:space="preserve">Ultrafast Spin Accumulations Drive Magnetization Reversal in Multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimple Sneha Pamarthi</w:t>
+                <w:t xml:space="preserve">Harjinder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Popova</w:t>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Keller</w:t>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 113 (9), pp.094402. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 136 (5), pp.056701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/kcfj-t6f9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/z2sz-2tdz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05584979v1</w:t>
+                <w:t xml:space="preserve">hal-05490416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Accumulation based deep MOKE Microscopy</w:t>
               </w:r>
@@ -489,11389 +489,11389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Spin Accumulations Drive Magnetization Reversal in Multilayers</w:t>
+                <w:t xml:space="preserve">Nanoscale Magnetic Texture Induced by Exchange Bias: Insights from NV Magnetometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harjinder Singh</w:t>
+                <w:t xml:space="preserve">Léo L. Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Sébastien Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+                <w:t xml:space="preserve">Mariana Fino Caseiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Myriam Pannetier-Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 136 (5), pp.056701. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/z2sz-2tdz⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c05917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490416v1</w:t>
+                <w:t xml:space="preserve">hal-05504493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Magnetic Texture Induced by Exchange Bias: Insights from NV Magnetometry</w:t>
+                <w:t xml:space="preserve">Laser-induced ultrafast magnetization dynamics in BiYIG/Co-based heterostructures: Complementary insights from pump-probe Faraday and Kerr rotation measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo L. Petitdemange</w:t>
+                <w:t xml:space="preserve">Dimple Sneha Pamarthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Geiskopf</w:t>
+                <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Fino Caseiro</w:t>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Pannetier-Lecoeur</w:t>
+                <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (9), pp.094402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c05917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/kcfj-t6f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504493v1</w:t>
+                <w:t xml:space="preserve">hal-05584979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation properties of anomalous Hall effect: Intrinsic vs extrinsic magnetic materials</w:t>
+                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Desbuis</w:t>
+                <w:t xml:space="preserve">B Kunyangyuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Geiskopf</w:t>
+                <w:t xml:space="preserve">J-X Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Michez</w:t>
+                <w:t xml:space="preserve">Y Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.233906. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0281311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430373v1</w:t>
+                <w:t xml:space="preserve">hal-05264216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sensitivity SAW Magnetic Field Sensor based on a Co&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;B&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt; Bilayer</w:t>
+                <w:t xml:space="preserve">Single-shot all-optical magnetization switching in in-plane magnetized magnetic tunnel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mengue</w:t>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+                <w:t xml:space="preserve">J Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yang</w:t>
+                <w:t xml:space="preserve">J.-X Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Badie</w:t>
+                <w:t xml:space="preserve">J Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3634136⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (15), pp.152405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0254042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389918v1</w:t>
+                <w:t xml:space="preserve">hal-05035231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen vacancy-driven spin-transfer torque across MgO magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization and characterization of arbitrarily shaped pulsed-laser spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le-Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. Kandpal</w:t>
+                <w:t xml:space="preserve">Maxime Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Taudul</w:t>
+                <w:t xml:space="preserve">Stephane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Monteblanco</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Spintronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44306-024-00067-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.044018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.23.044018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384921v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain spectroscopy to probe laser-excited spin currents in a Co/Gd system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deterministic Ultra‐Fast All‐Optical Switching in Gd free Ferrimagnetic Spin Valve Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan 帆 Zhang 张</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bin 宾 Hong 洪</w:t>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/ade8e7⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202505423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05438265v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-laser pulse toggle switching in CoHo and CoDy single-layer alloys: When domain wall motion matters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y Le Guen</w:t>
+                <w:t xml:space="preserve">Role of domain nucleation and domain wall motion in all-optical helicity-dependent switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112, pp.094432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/qntz-fw15⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (14), pp.144408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.144408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264216v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot all-optical magnetization switching in in-plane magnetized magnetic tunnel junction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Igarashi</w:t>
+                <w:t xml:space="preserve">Tuning ultrafast demagnetization with ultrashort spin polarized currents in multi-sublattice ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deeksha Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Malinowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Gorchon</w:t>
+                <w:t xml:space="preserve">Maryna Pankratova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Riepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pereiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biplab Sanyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0254042⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58411-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035231v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization and characterization of arbitrarily shaped pulsed-laser spots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Terahertz time-domain spectroscopy to probe laser-excited spin currents in a Co/Gd system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan 帆 Zhang 张</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin 宾 Hong 洪</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongqing 戎庆 Zhao 赵</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.23.044018⟩</w:t>
+              <w:t xml:space="preserve">Chinese Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (12), pp.126701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/ade8e7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252332v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Ultra‐Fast All‐Optical Switching in Gd free Ferrimagnetic Spin Valve Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the sensitivity of Love wave MSAW sensors by magnetoelastic layer thickness variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhgoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202505423⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), pp.025031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ada859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252341v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning ultrafast demagnetization with ultrashort spin polarized currents in multi-sublattice ferrimagnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Induced Torque in Ferromagnetic Metals via Orbital Angular Momentum Generated by Photon Helicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koki Nukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeksha Gupta</w:t>
+                <w:t xml:space="preserve">Kazuaki Ishibashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryna Pankratova</w:t>
+                <w:t xml:space="preserve">Shogo Yamashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Riepp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Biplab Sanyal</w:t>
+                <w:t xml:space="preserve">Akimasa Sakuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58411-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (1), pp.016701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.016701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036078v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of domain nucleation and domain wall motion in all-optical helicity-dependent switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of the Laser‐Induced Picosecond Spin Current Across Magnetization Compensation in Ferrimagnetic GdCo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Nava Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun‐xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Xun Huang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Hamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.144408⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (15), pp.2500056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202500056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156763v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the sensitivity of Love wave MSAW sensors by magnetoelastic layer thickness variation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Energy-efficient generation of high-frequency spin waves in Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;YFe&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; O&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt; /Co-based heterostructures using laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimple Sneha Pamarthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirina Randrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zhgoon</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Pascal Ruello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (2), pp.025031. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (3), pp.034074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ada859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/j3rp-6ylg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980112v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot Magnetization Reversal in Ferromagnetic Spin Valves via Heat Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuaki Ishibashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 135, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/h12x-tcwf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Torque in Ferromagnetic Metals via Orbital Angular Momentum Generated by Photon Helicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akimasa Sakuma</w:t>
+                <w:t xml:space="preserve">Large spin accumulation signals in ultrafast magneto-optical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harjinder Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le-Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.016701⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (10), pp.104437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/5qnm-zgjt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156789v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient generation of high-frequency spin waves in Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;YFe&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; O&amp;lt;sub&amp;gt;12&amp;lt;/sub&amp;gt; /Co-based heterostructures using laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ruello</w:t>
+                <w:t xml:space="preserve">Transient domain boundary drives ultrafast magnetisation reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis P H Sidiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxia Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/j3rp-6ylg⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.8233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-63571-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371324v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Laser‐Induced Picosecond Spin Current Across Magnetization Compensation in Ferrimagnetic GdCo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MgO Tunneling Spintronics across Capacitively Coupled Atomic Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Nava Antonio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+                <w:t xml:space="preserve">Loïc Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun‐xiao Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Guen</w:t>
+                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Hamara</w:t>
+                <w:t xml:space="preserve">Léo Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (15), pp.2500056. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (52), pp.18026-18035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202500056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970881v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient domain boundary drives ultrafast magnetisation reversal</w:t>
+                <w:t xml:space="preserve">Controlling Single-Pulse Magnetization Switching through Angular Momentum Reservoir Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hennecke</w:t>
+                <w:t xml:space="preserve">Boonthum Kunyangyuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schick</w:t>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themistoklis P H Sidiropoulos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zongxia Guo</w:t>
+                <w:t xml:space="preserve">Boris Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-63571-3⟩</w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.3619 - 3625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.5c01060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252325v1</w:t>
+                <w:t xml:space="preserve">hal-05304781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Single-Pulse Magnetization Switching through Angular Momentum Reservoir Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissipation properties of anomalous Hall effect: Intrinsic vs extrinsic magnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Desbuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Geiskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boonthum Kunyangyuen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">L Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.5c01060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.233906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0281311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304781v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large spin accumulation signals in ultrafast magneto-optical experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harjinder Singh</w:t>
+                <w:t xml:space="preserve">High Sensitivity SAW Magnetic Field Sensor based on a Co&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;B&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt; Bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Díaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">L. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (10), pp.104437. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.1871 - 1879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/5qnm-zgjt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3634136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284618v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgO Tunneling Spintronics across Capacitively Coupled Atomic Clusters</w:t>
+                <w:t xml:space="preserve">Oxygen vacancy-driven spin-transfer torque across MgO magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lamblin</w:t>
+                <w:t xml:space="preserve">L. M. Kandpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor da Costa</w:t>
+                <w:t xml:space="preserve">B. Taudul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Joly</w:t>
+                <w:t xml:space="preserve">E. Monteblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Petitdemange</w:t>
+                <w:t xml:space="preserve">K. Katcko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (52), pp.18026-18035. </w:t>
+              <w:t xml:space="preserve">npj Spintronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44306-024-00067-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457364v1</w:t>
+                <w:t xml:space="preserve">hal-05384921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria to observe single-shot all-optical switching in Gd-based ferrimagnetic alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-energy spin manipulation using ferromagnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Xiao Lin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Valentin Desbuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.109.094412⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.202400226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638323v1</w:t>
+                <w:t xml:space="preserve">hal-04676337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling effective field contributions to laser-induced magnetization precession by heterostructure design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Jarecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fried-Conrad Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Etienne Pudell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi-Guang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42005-024-01602-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of low-energy spin precession in a magnetic thin film by tuning its molecular field</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swept coded aperture real-time femtophotography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+                <w:t xml:space="preserve">Jingdan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Miguel Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingming Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heide Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024403⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45820-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371362v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swept coded aperture real-time femtophotography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yingming Lai</w:t>
+                <w:t xml:space="preserve">Electrically Modulated Multilevel Optical Chirality in GdFeCo Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heide Ibrahim</w:t>
+                <w:t xml:space="preserve">Bo-Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Légaré</w:t>
+                <w:t xml:space="preserve">Shih-Min Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Hsiang Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45820-z⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475427v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically Modulated Multilevel Optical Chirality in GdFeCo Thin Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bo-Jun Chen</w:t>
+                <w:t xml:space="preserve">Manipulation of low-energy spin precession in a magnetic thin film by tuning its molecular field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Desbuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shih-Min Hung</w:t>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Hsiang Liao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.177-184. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927515v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">Single‐Shot Laser‐Induced Switching of an Exchange Biased Antiferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junlin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Remy</w:t>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2311643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202311643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764350v1</w:t>
+                <w:t xml:space="preserve">hal-04487767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced ultrafast Gd 4f spin dynamics at the surface of amorphous CoxGd100-x ferrimagnetic alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Gupta</w:t>
+                <w:t xml:space="preserve">Ultra-high spin emission from antiferromagnetic FeRh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Hamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ferté</w:t>
+                <w:t xml:space="preserve">Mara Strungaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Riepp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Jamie R. Massey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2024.147461⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.4958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48795-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081800v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient picosecond spin–orbit torque magnetization switching in ferro- and ferrimagnetic films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Damas</w:t>
+                <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41565-024-01788-x⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.1122-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714394v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy spin manipulation using ferromagnetism</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic moment of thin film superconductors: When thickness matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-X. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/andp.202400226⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (9), pp.094502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676337v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high spin emission from antiferromagnetic FeRh</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xin Chen</w:t>
+                <w:t xml:space="preserve">Energy-efficient picosecond spin–orbit torque magnetization switching in ferro- and ferrimagnetic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olleros-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harjinder Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48795-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41565-024-01788-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612123v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Laser induced ultrafast Gd 4f spin dynamics at the surface of amorphous CoxGd100-x ferrimagnetic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pacé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.147461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2024.147461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462400v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single‐Shot Laser‐Induced Switching of an Exchange Biased Antiferromagnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">Femtosecond-laser-induced reversal in in-plane-magnetized spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202311643⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.044051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.22.044051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487767v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic moment of thin film superconductors: When thickness matters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-X. Lin</w:t>
+                <w:t xml:space="preserve">Extending the scope and understanding of all-optical magnetization switching in Gd-based alloys by controlling the underlying temperature transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (4), pp.044003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.21.044003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716602v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the scope and understanding of all-optical magnetization switching in Gd-based alloys by controlling the underlying temperature transients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">Increasing terahertz spintronic emission with planar antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Pacé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Kovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.21.044003⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.051113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0200413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585716v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing terahertz spintronic emission with planar antennas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bailleul</w:t>
+                <w:t xml:space="preserve">Influence of interlayer exchange coupling on ultrafast laser-induced magnetization reversal in ferromagnetic spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0200413⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (9), pp.094422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.109.094422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585736v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interlayer exchange coupling on ultrafast laser-induced magnetization reversal in ferromagnetic spin valves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injection of anomalous-Hall current into a load circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.109.094422⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (19), pp.193903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0205911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585712v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of anomalous-Hall current into a load circuit</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From toggle to precessional single laser pulse switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kunyangyuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0205911⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (2), pp.022405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0180359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585745v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From toggle to precessional single laser pulse switching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Salomoni</w:t>
+                <w:t xml:space="preserve">Criteria to observe single-shot all-optical switching in Gd-based ferrimagnetic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Igarashi</w:t>
+                <w:t xml:space="preserve">Jun Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (2), pp.022405. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (9), pp.094412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0180359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.109.094412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386592v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating ultrafast magnetization reversal by non-local spin transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vergès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36164-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.014068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024365v1</w:t>
+                <w:t xml:space="preserve">hal-04244264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning nucleation area by femtosecond laser in exchange-coupled systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Ultrafast antiferromagnet rearrangement in Co/IrMn/CoGd trilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vallobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y Xu</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Hehn</w:t>
+                <w:t xml:space="preserve">Yong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123 (11), pp.112406. </w:t>
+              <w:t xml:space="preserve">Chinese Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (8), pp.087507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0157754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/acda83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276647v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-free all-optical switching and electrical readout of Tb/Co-based magnetic tunnel junctions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast Single Pulse Switching of Tb-dominant CoTb Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Farcis</w:t>
+                <w:t xml:space="preserve">Yongshan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Auffret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Houyi Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Eimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034070⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (2), pp.022401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0131716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227118v1</w:t>
+                <w:t xml:space="preserve">hal-04031698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane reorientation induced single laser pulse magnetization reversal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (22), pp.L220403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L220403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40721-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04229028v1</w:t>
+                <w:t xml:space="preserve">hal-04369986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single laser pulse induced magnetization switching in in-plane magnetized GdCo alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
+                <w:t xml:space="preserve">Picosecond Spin-Orbit Torque Induced Coherent Magnetization Switching in a Ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debanjan Polley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Pattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Rastogi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adh5562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.L220403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04369986v1</w:t>
+                <w:t xml:space="preserve">hal-04241638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically induced ultrafast magnetization switching in ferromagnetic spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junta Igarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Xiao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41563-023-01499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sp - and d -band effects on secondary low-energy electron generation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Oscillatory buckling reversal of a weak stripe magnetic texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosseila Ait-Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Sarpi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.108.214424⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.789-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2238010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370013v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory buckling reversal of a weak stripe magnetic texture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">sp - and d -band effects on secondary low-energy electron generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desbuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2238010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (21), pp.214424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.108.214424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244284v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot helicity-independent all-optical switching in Co/Ho multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Salomoni</w:t>
+                <w:t xml:space="preserve">Size effect on single pulse all-optical helicity-independent switching in GdFeCo disk arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.014068⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (5), pp.052405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0150250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244264v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast antiferromagnet rearrangement in Co/IrMn/CoGd trilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yong Xu</w:t>
+                <w:t xml:space="preserve">Calibration of terahertz sampling detectors for intense unipolar picosecond current pulses in waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/acda83⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0169020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370016v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Single Pulse Switching of Tb-dominant CoTb Alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Eimer</w:t>
+                <w:t xml:space="preserve">Optical Creation of Skyrmions by Spin Reorientation Transition in Ferrimagnetic CoHo Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.5608-5619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c19411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0131716⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04031698v1</w:t>
+                <w:t xml:space="preserve">hal-04244308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond Spin-Orbit Torque Induced Coherent Magnetization Switching in a Ferromagnet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-Shot Helicity-Independent All-Optical Switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;/&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;Ho&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akshay Pattabi</w:t>
+                <w:t xml:space="preserve">Y Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashwin Rastogi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eva Díaz</w:t>
+                <w:t xml:space="preserve">D Salomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adh5562⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.014068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.20.014068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241638v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect on single pulse all-optical helicity-independent switching in GdFeCo disk arrays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Laser single-shot magnetization reversal in Co$_{1-x}$Lu$_x$ nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0150250⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (21), pp.214415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.214415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244267v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of terahertz sampling detectors for intense unipolar picosecond current pulses in waveguides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerating ultrafast magnetization reversal by non-local spin transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aristide Lemaître</w:t>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0169020⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36164-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241633v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot Helicity-Independent All-Optical Switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;/&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;Ho&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:math&amp;gt; Multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterning nucleation area by femtosecond laser in exchange-coupled systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Peng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">H Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D Salomoni</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.20.014068⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (11), pp.112406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0157754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276637v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Creation of Skyrmions by Spin Reorientation Transition in Ferrimagnetic CoHo Alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Field-free all-optical switching and electrical readout of Tb/Co-based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c19411⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.034070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.034070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244308v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser single-shot magnetization reversal in Co$_{1-x}$Lu$_x$ nanostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">In-plane reorientation induced single laser pulse magnetization reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (21), pp.214415. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.214415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40721-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244300v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is terahertz emission a good probe of the spin current attenuation length?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Higgs and Goldstone spin-wave modes in striped magnetic texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Geilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosseila Ait Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0097448⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (9), pp.094444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763184v1</w:t>
+                <w:t xml:space="preserve">hal-03371103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-free current-induced magnetization switching in GdFeCo: A competition between spin–orbit torques and Oersted fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Damas</w:t>
+                <w:t xml:space="preserve">On/Off Ultra‐Short Spin Current for Single Pulse Magnetization Reversal in a Magnetic Memory Using VO 2 Phase Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianxun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2200114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202200114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0091944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370022v1</w:t>
+                <w:t xml:space="preserve">hal-03764405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport induced ultrafast magnetization switching</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Standing spin wave excitation in Bi : YIG films via temperature-induced anisotropy changes and magneto-elastic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Peer Zeuschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi-Guang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169919⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (13), pp.134401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.106.134401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370019v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On/Off Ultra‐Short Spin Current for Single Pulse Magnetization Reversal in a Magnetic Memory Using VO 2 Phase Transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Role of spin-lattice coupling in ultrafast demagnetization and all optical helicity-independent single-shot switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Gd&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Tb&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Xiao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Xun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tianxun Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202200114⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (5), pp.054410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.105.054410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764405v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interfaces on magnetic properties of Gdx(Fe90Co10)1−x alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Ultrafast magnetic scattering on ferrimagnets enabled by a bright Yb-based soft x-ray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Safaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.443440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0125011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04244274v1</w:t>
+                <w:t xml:space="preserve">hal-03764416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Impact of interfaces on magnetic properties of Gdx(Fe90Co10)1−x alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (21), pp.212402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0125011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03408499v1</w:t>
+                <w:t xml:space="preserve">hal-04244274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast magnetic scattering on ferrimagnets enabled by a bright Yb-based soft x-ray source</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Xie</w:t>
+                <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Safaei</w:t>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.443440⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2100860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764416v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higgs and Goldstone spin-wave modes in striped magnetic texture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kosseila Ait Oukaci</w:t>
+                <w:t xml:space="preserve">Quantum Advantage in a Molecular Spintronic Engine that Harvests Thermal Fluctuation Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Lalit Kandpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles‐ambroise Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094444⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2206688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202206688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371103v2</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of spin-lattice coupling in ultrafast demagnetization and all optical helicity-independent single-shot switching in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot;&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Gd&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;1&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Tb&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;y&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mi&amp;gt;Co&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:math&amp;gt; alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun Xiao Lin</w:t>
+                <w:t xml:space="preserve">Energy Efficient Single Pulse Switching of [Co/Gd/Pt] &amp;lt;sub&amp;gt;N&amp;lt;/sub&amp;gt; Nanodisks Using Surface Lattice Resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreekanth Perumbilavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Freire‐fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian Xun Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.105.054410⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.2204683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202204683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764376v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing spin wave excitation in Bi : YIG films via temperature-induced anisotropy changes and magneto-elastic coupling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Ferrimagnet GdFeCo Characterization for Spin‐Orbitronics: Large Field‐Like and Damping‐Like Torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Céspedes-Berrocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junior Alegre-Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.106.134401⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 16 (6), pp.2200035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202200035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278426v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Advantage in a Molecular Spintronic Engine that Harvests Thermal Fluctuation Energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles‐ambroise Kouakou</w:t>
+                <w:t xml:space="preserve">Field-free current-induced magnetization switching in GdFeCo: A competition between spin–orbit torques and Oersted fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Quessab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Wen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202206688⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (8), pp.083903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844075v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Single Pulse Switching of [Co/Gd/Pt] &amp;lt;sub&amp;gt;N&amp;lt;/sub&amp;gt; Nanodisks Using Surface Lattice Resonances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is terahertz emission a good probe of the spin current attenuation length?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202204683⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (1), pp.012402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0097448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030694v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrimagnet GdFeCo Characterization for Spin‐Orbitronics: Large Field‐Like and Damping‐Like Torques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Céspedes-Berrocal</w:t>
+                <w:t xml:space="preserve">Electronic transport induced ultrafast magnetization switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junior Alegre-Saenz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 16 (6), pp.2200035. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 563, pp.169919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.202200035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858944v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of spin waves via spin-phonon interaction in a buried dielectric thin film</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">All-optical Helicity-Independent Switching State Diagram in Gd - Fe - Co Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqi Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Niels Keller</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.103.024411⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113275v1</w:t>
+                <w:t xml:space="preserve">hal-03433354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Stochasticity in an Artificial Spin Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction probed by magnetization reversal in bilayer Pt/Co/Ir/Co/Pt synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Massouras</w:t>
+                <w:t xml:space="preserve">R. Morgunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Reyren</w:t>
+                <w:t xml:space="preserve">A. Bezverkhnii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rougemaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vojtěch Schánilec</w:t>
+                <w:t xml:space="preserve">Thibaud Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202008135⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (13), pp.134424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.134424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001203v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-transport Mediated Single-shot All-optical Magnetization Switching of Metallic Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Superconductivity assisted change of the perpendicular magnetic anisotropy in V/MgO/Fe junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César González-Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Caso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Johnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.081009⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.19041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98079-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433380v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of chiral domain walls and Néel-type skyrmionium in ferrimagnetic alloys.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encoding Information on the Excited State of a Molecular Spin Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M Reeve</w:t>
+                <w:t xml:space="preserve">Kostantine Katcko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Kerber</w:t>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalit Kandpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 31 (15), pp.2009467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202102307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202009467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366846v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding Information on the Excited State of a Molecular Spin Chain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
+                <w:t xml:space="preserve">Spin-transport Mediated Single-shot All-optical Magnetization Switching of Metallic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202009467⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90, pp.081009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.90.081009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411655v1</w:t>
+                <w:t xml:space="preserve">hal-03433380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced ultrafast 3d and 4f spin dynamics in CoDy ferrimagnetic alloys as a function of temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct imaging of chiral domain walls and Néel-type skyrmionium in ferrimagnetic alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schönke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Yeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Ferté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Robert M Reeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Terrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L Le Guyader</w:t>
+                <w:t xml:space="preserve">Nico Kerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167883⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202102307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420828v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retournement d’aimantation dans un dispositif « Spintronique » par impulsion d’électrons unique ultra-courte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boosting Room Temperature Tunnel Magnetoresistance in Hybrid Magnetic Tunnel Junctions Under Electric Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César González-Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farkhad Aliev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202110836⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202100805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273147v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current-induced spin torques on single GdFeCo magnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Céspedes-Berrocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloïse Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloïse Damas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">David Maccariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adma.202007047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing Mechanism of Surface Acoustic Wave Magnetic Field Sensors Based on Ferromagnetic Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tuffc.2021.3069382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity assisted change of the perpendicular magnetic anisotropy in V/MgO/Fe junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser induced ultrafast 3d and 4f spin dynamics in CoDy ferrimagnetic alloys as a function of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César González-Ruano</w:t>
+                <w:t xml:space="preserve">Erwan Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Caso</w:t>
+                <w:t xml:space="preserve">Valérie Halté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Johnsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">L Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.19041. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 530, pp.167883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98079-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370026v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical Helicity-Independent Switching State Diagram in Gd - Fe - Co Alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Retournement d’aimantation dans un dispositif « Spintronique » par impulsion d’électrons unique ultra-courte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.15.054065⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.36-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202110836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433354v1</w:t>
+                <w:t xml:space="preserve">hal-03273147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction probed by magnetization reversal in bilayer Pt/Co/Ir/Co/Pt synthetic ferrimagnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dzyaloshinskii–Moriya interaction determined from spin wave nonreciprocity and magnetic bubble asymmetry in Pt/Co/Ir/Co/Pt synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Morgunov</w:t>
+                <w:t xml:space="preserve">Alexander Bezverkhnii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bezverkhnii</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alexandr Sadovnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Morgunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (13), pp.134424. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (8), pp.085803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.134424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac3c0a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370025v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Room Temperature Tunnel Magnetoresistance in Hybrid Magnetic Tunnel Junctions Under Electric Bias</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Magnetoresistive properties of cobalt thin films grown by plasma-assisted atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C S Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202100805⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (10), pp.105002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abc582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370028v1</w:t>
+                <w:t xml:space="preserve">hal-03408466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzyaloshinskii–Moriya interaction determined from spin wave nonreciprocity and magnetic bubble asymmetry in Pt/Co/Ir/Co/Pt synthetic ferrimagnets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Generation of spin waves via spin-phonon interaction in a buried dielectric thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Peer Zeuschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac3c0a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.024411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.103.024411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370023v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistive properties of cobalt thin films grown by plasma-assisted atomic layer deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable Stochasticity in an Artificial Spin Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dédalo Sanz-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Massouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Jullien</w:t>
+                <w:t xml:space="preserve">Nicolas Reyren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C S Chang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Badie</w:t>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Vojtěch Schánilec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (10), pp.105002. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (17), pp.2008135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abc582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202008135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408466v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t>
+                <w:t xml:space="preserve">Interfacial Spin-Orbit Coupling: A Platform for Superconducting Spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Cinar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">Isidoro Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vito Puliafito</w:t>
+                <w:t xml:space="preserve">Petra Högl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César González-Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
+                <w:t xml:space="preserve">Juan Pedro Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901555v1</w:t>
+                <w:t xml:space="preserve">hal-02999602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Single-Shot All-Optical Switching of Ferromagnetic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junta Igarashi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -11903,16535 +11903,16535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the antiferromagnetic-paramagnetic transition in artificial spin ice by tuning interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Massouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.174421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865483v1</w:t>
+                <w:t xml:space="preserve">hal-02887697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic domain-wall motion for logic computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epitaxial growth of TbFe 2 on piezoelectric LiNbO 3 Z-cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daoqian Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yong Xu</w:t>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0013369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (23), pp.235803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab75ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893580v1</w:t>
+                <w:t xml:space="preserve">hal-03053628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic correlations in polycrystalline Tb 0.15 Co 0.85</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Superconductivity-induced change in magnetic anisotropy in epitaxial ferromagnet-superconductor hybrids with spin-orbit interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César González-Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Johnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Caso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab8b95⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (2), pp.020405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.020405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370037v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Spin-Orbit Coupling: A Platform for Superconducting Spintronics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Low‐Energy Spin Precession in the Molecular Field of a Magnetic Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014030⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533 (2000470), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.202000470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999602v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of TbFe 2 on piezoelectric LiNbO 3 Z-cut</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Slow-wave based magnonic diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Geilen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Mohseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brächer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab75ff⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.024047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.024047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053628v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Stripe Angle Determination by Quantitative x-ray Magnetic Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ait Oukaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sarpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.024083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the antiferromagnetic-paramagnetic transition in artificial spin ice by tuning interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optoelectronic domain-wall motion for logic computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoqian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.174421⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (25), pp.252403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0013369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887697v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Energy Spin Precession in the Molecular Field of a Magnetic Thin Film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/andp.202000470⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001191v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity-induced change in magnetic anisotropy in epitaxial ferromagnet-superconductor hybrids with spin-orbit interaction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Magnetic correlations in polycrystalline Tb 0.15 Co 0.85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bersweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inma Peral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Eichenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (2), pp.020405. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (33), pp.335302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.020405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab8b95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370036v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave based magnonic diode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moritz Geilen</w:t>
+                <w:t xml:space="preserve">Heat Transport without Heating?-An Ultrafast X-Ray Perspective into a Metal Heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Etienne Pudell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Louis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brächer</w:t>
+                <w:t xml:space="preserve">Marc M Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.024047⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (46), pp.2004555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202004555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996570v1</w:t>
+                <w:t xml:space="preserve">hal-02950694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured Multilayered Surface-Acoustic-Wave Device for Multifunctional Sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Mengue</w:t>
+                <w:t xml:space="preserve">Energy Efficient Control of Ultrafast Spin Current to Induce Single Femtosecond Pulse Switching of a Ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Igarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.014053⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2001996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202001996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913853v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transport without Heating?-An Ultrafast X-Ray Perspective into a Metal Heterostructure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Merhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M Herzog</w:t>
+                <w:t xml:space="preserve">D. Weder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C von Korff Schmising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202004555⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.174437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.102.174437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950694v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient Control of Ultrafast Spin Current to Induce Single Femtosecond Pulse Switching of a Ferromagnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Microstructured Multilayered Surface-Acoustic-Wave Device for Multifunctional Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.014053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202001996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03016234v1</w:t>
+                <w:t xml:space="preserve">hal-02913853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization and perpendicular magnetic anisotropy reduction in a Co88Tb12 thin film with stripe domains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aladine Merhe</w:t>
+                <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Liu</w:t>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Weder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C von Korff Schmising</w:t>
+                <w:t xml:space="preserve">Hamid Mjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.102.174437⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (30), pp.305002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032944v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (4), pp.045036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/ab7857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushalya Jhuria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Pattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dumesnil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Aldo Ygnacio Arriola Córdova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
+              <w:t xml:space="preserve">Nature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41928-020-00488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053657v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin–orbit torque switching of a ferromagnet with picosecond electrical pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Akshay Pattabi</w:t>
+                <w:t xml:space="preserve">Electrical spectroscopy of forward volume spin waves in perpendicularly magnetized materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manu Sushruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Martin</w:t>
+                <w:t xml:space="preserve">Matías Pablo Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Ygnacio Arriola Córdova</w:t>
+                <w:t xml:space="preserve">Kosseila Aït Oukaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.043203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41928-020-00488-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988288v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical spectroscopy of forward volume spin waves in perpendicularly magnetized materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Resolved XUV Absorption Spectroscopy and Magnetic Circular Dichroism at the Ni M 2,3 -Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manu Sushruth</w:t>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías Pablo Grassi</w:t>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosseila Aït Oukaci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Henry</w:t>
+                <w:t xml:space="preserve">Gheorghe S Chiuzbaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.2.043203⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11010325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034420v1</w:t>
+                <w:t xml:space="preserve">hal-03146869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved XUV Absorption Spectroscopy and Magnetic Circular Dichroism at the Ni M 2,3 -Edges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artifacts in magnetic force microscopy under in-plane applied magnetic field: Magnetic bubble as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+                <w:t xml:space="preserve">Ibrahim Cinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gheorghe S Chiuzbaian</w:t>
+                <w:t xml:space="preserve">Vito Puliafito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.325. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 500, pp.166296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11010325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.166296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146869v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Domain-Wall Motion Governed by the Interplay of Helicity-Dependent Optical Effect and Spin-Orbit Torque</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
+                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.034001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065308v1</w:t>
+                <w:t xml:space="preserve">hal-02337703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast demagnetization in buried Co80Dy20 as fingerprint of hot-electron transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Ferté</w:t>
+                <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bergeard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Le Guyader</w:t>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.04.068⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (12), pp.12LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab522d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339472v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Pure Spin-Current Generated by Spin Pumping in Interface-Localized States in Hybrid Metal–Silicon–Metal Vertical Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Yin Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Cerqueira</w:t>
+                <w:t xml:space="preserve">Huong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Yin Qin</w:t>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), pp.90-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface engineering of magnetic and mechanical properties of Ta/Pt/GdFeCo/IrMn/Pt heterostructures by femtosecond laser pulses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Resolving the role of magnetic circular dichroism in multishot helicity-dependent all-optical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quessab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.07.024⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.024425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184535v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Faraday effect using high-order harmonics for the investigation of ultrafast demagnetization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.144421⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), pp.027202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337593v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot time-resolved magnetic x-ray absorption at a free-electron laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frithjof Nolting</w:t>
+                <w:t xml:space="preserve">Domain-wall motion induced by spin transfer torque delivered by helicity-dependent femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoqian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (144305), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144305⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (144402), pp.144402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161961v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling All‐Optical Helicity‐Dependent Switching in Engineered Rare‐Earth Free Synthetic Ferrimagnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Raposo</w:t>
+                <w:t xml:space="preserve">From single to multiple pulse all-optical switching in GdFeCo thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.201901876⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (064424), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.064424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337686v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From single to multiple pulse all-optical switching in GdFeCo thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Controlling All‐Optical Helicity‐Dependent Switching in Engineered Rare‐Earth Free Synthetic Ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Atxitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.064424⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1901876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.201901876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337730v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of magnetostrictive TbFe2 films on piezoelectric LiNbO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Surface engineering of magnetic and mechanical properties of Ta/Pt/GdFeCo/IrMn/Pt heterostructures by femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Koplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">К. Kravchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">А. Useinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talantsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab27e6⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 493, pp.470-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053645v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping of Standing Spin Waves in Bismuth-Substituted Yttrium Iron Garnet as Seen via the Time-Resolved Magneto-Optical Kerr Effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Epitaxial growth of magnetostrictive TbFe2 films on piezoelectric LiNbO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.044006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (40), pp.405801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab27e6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337703v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Resonant Faraday effect using high-order harmonics for the investigation of ultrafast demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab522d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.144421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360172v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the role of magnetic circular dichroism in multishot helicity-dependent all-optical switching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Single-shot time-resolved magnetic x-ray absorption at a free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikako Makita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frithjof Nolting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.024425⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (144305), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184555v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser-Excitation-Driven High Frequency Standing Spin Waves in Nanoscale Dielectric Thin Films of Iron Garnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">From Multiple- to Single-Pulse All-Optical Helicity-Dependent Switching in Ferromagnetic Co / Pt Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kichin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gorchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.027202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (024019), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184539v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain-wall motion induced by spin transfer torque delivered by helicity-dependent femtosecond laser</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daoqian Zhu</w:t>
+                <w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+                <w:t xml:space="preserve">Caihua Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiafeng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxiang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144402⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.3019-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106722v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Resonant Tunneling through Double Metallic Quantum Well States</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ping Tang</w:t>
+                <w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiafeng Feng</w:t>
+                <w:t xml:space="preserve">M. Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxiang Wei</w:t>
+                <w:t xml:space="preserve">J. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00205⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1007), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20191007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999633v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Multiple- to Single-Pulse All-Optical Helicity-Dependent Switching in Ferromagnetic Co / Pt Multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+                <w:t xml:space="preserve">Consolidated picture of tunnelling spintronics across oxygen vacancy states in MgO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Katcko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (30), pp.305302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab1f4d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02337736v1</w:t>
+                <w:t xml:space="preserve">hal-02367544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of high-energy electrons through metal-semiconductor Schottky junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Lassailly</w:t>
+                <w:t xml:space="preserve">Spin-driven electrical power generation at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Katcko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.205301⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-019-0207-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358162v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of high-energy electrons through metal-semiconductor Schottky junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Streque</w:t>
+                <w:t xml:space="preserve">Elmer Monteblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Tisserand</w:t>
+                <w:t xml:space="preserve">Fabrice Donatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lassailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20191007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (20), pp.205301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.205301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383498v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidated picture of tunnelling spintronics across oxygen vacancy states in MgO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Monteblanco</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Domain-Wall Motion Governed by the Interplay of Helicity-Dependent Optical Effect and Spin-Orbit Torque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoqian Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab1f4d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.034001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367544v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-driven electrical power generation at room temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Katcko</w:t>
+                <w:t xml:space="preserve">Ultrafast demagnetization in buried Co80Dy20 as fingerprint of hot-electron transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Urbain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Schleicher</w:t>
+                <w:t xml:space="preserve">E. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Arabski</w:t>
+                <w:t xml:space="preserve">L. Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 485, pp.320-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-019-0207-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.04.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323689v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t>
+                <w:t xml:space="preserve">Tunneling anisotropic magnetoresistance in fully epitaxial magnetic tunnel junctions with different barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">B S Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vernier</w:t>
+                <w:t xml:space="preserve">L N Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W J Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Z Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024401⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5027909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827871v1</w:t>
+                <w:t xml:space="preserve">hal-02388308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit torque-induced switching in ferrimagnetic alloys: Experiments and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
+                <w:t xml:space="preserve">Creation of magnetic skyrmion bubble lattices by ultrafast laser in ultrathin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soong-Geun Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titiksha Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Ha Pham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5017738⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (11), pp.7362-7371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764558v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tunable magnetic metamaterial based on the dipolar four-state Potts model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">Electrical Initialization of Electron and Nuclear Spins in a Single Quantum Dot at Zero Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-018-0199-x⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2381-2386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b05351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950274v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of magnetic skyrmion bubble lattices by ultrafast laser in ultrathin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thai Ha Pham</w:t>
+                <w:t xml:space="preserve">Single-shot multi-level all-optical magnetization switching mediated by spin-polarized hot electron transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Iihama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b03653⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (51), pp.1804004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201804004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903085v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Initialization of Electron and Nuclear Spins in a Single Quantum Dot at Zero Magnetic Field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bingshan Tao</w:t>
+                <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.034028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b05351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02011597v1</w:t>
+                <w:t xml:space="preserve">hal-01814995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot multi-level all-optical magnetization switching mediated by spin-polarized hot electron transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Magnetic Configurations and State Diagram of Nanoring Magnetic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houfang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxiang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiufeng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenshan Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201804004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.054013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950825v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbino magnetoresistance in ferromagnetic layers: Two representative examples Ni 81 Fe 19 and Co 83 Gd 17</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal Contribution to the Spin-Orbit Torque in Metallic-Ferrimagnetic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Ha Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.220405⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.064032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943981v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Contribution to the Spin-Orbit Torque in Metallic-Ferrimagnetic Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corbino magnetoresistance in ferromagnetic layers: Two representative examples Ni 81 Fe 19 and Co 83 Gd 17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064032⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.220405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864006v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-electron transport and ultrafast magnetization dynamics in magnetic multilayers and nanostructures following femtosecond laser pulse excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91 (98), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2018-80555-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling anisotropic magnetoresistance in fully epitaxial magnetic tunnel junctions with different barriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bin Yang</w:t>
+                <w:t xml:space="preserve">Suppression of all-optical switching in He +-irradiated Co/Pt multilayers: influence of the domain-wall energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Beigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5027909⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (21), pp.215004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aabf2b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388308v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Helicity-dependent all-optical domain wall motion in ferromagnetic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quessab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Medapalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.54419 - 54419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814995v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Configurations and State Diagram of Nanoring Magnetic Tunnel Junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry broken spin reorientation transition in epitaxial MgO/Fe/MgO layers with competing anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chshiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farkhad Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.9463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27720-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.10.054013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02388092v1</w:t>
+                <w:t xml:space="preserve">hal-01900888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helicity-dependent all-optical domain wall motion in ferromagnetic thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">Atomic-scale understanding of high thermal stability of the Mo/CoFeB/MgO spin injector for spin-injection in remanence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.054419⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (21), pp.10213-10220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nr02250j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764541v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry broken spin reorientation transition in epitaxial MgO/Fe/MgO layers with competing anisotropies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Independence of spin-orbit torques from the exchange bias direction in N i 81 F e 19 / IrMn bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Saglam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlos Carlos Rojas-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27720-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (9), pp.094407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.98.094407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900888v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of all-optical switching in He +-irradiated Co/Pt multilayers: influence of the domain-wall energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Fullerton</w:t>
+                <w:t xml:space="preserve">Symmetry-state features in a global analysis of the temperature-dependent spin transport in Fe/MgO/Fe junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aabf2b⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (14), pp.144437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.144437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950851v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale understanding of high thermal stability of the Mo/CoFeB/MgO spin injector for spin-injection in remanence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Frougier</w:t>
+                <w:t xml:space="preserve">Spin-polarized resonant surface state in (1 1 1) Sm 1−x Gd x Al 2 , a zero- magnetization ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bersweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8nr02250j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (43), pp.435501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aae341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011611v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond acoustic-excitation-driven ultrafast magnetization dynamics in dielectric Bi-substituted yttrium iron garnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (17), pp.174407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.174407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independence of spin-orbit torques from the exchange bias direction in N i 81 F e 19 / IrMn bilayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Statistical study of domain-wall depinning induced by magnetic field and current in an epitaxial Co/Ni-based spin-valve wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (9), pp.094407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.98.094407⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (024401), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.024401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086049v2</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized resonant surface state in (1 1 1) Sm 1−x Gd x Al 2 , a zero- magnetization ferromagnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+                <w:t xml:space="preserve">Spin-orbit torque-induced switching in ferrimagnetic alloys: Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soong-Geun Je</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rojas-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai Ha Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aae341⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (6), pp.62401 - 62401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5017738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949091v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-state features in a global analysis of the temperature-dependent spin transport in Fe/MgO/Fe junctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tunable magnetic metamaterial based on the dipolar four-state Potts model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Negulescu</w:t>
+                <w:t xml:space="preserve">D. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Senet</w:t>
+                <w:t xml:space="preserve">V. Lomakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (14), pp.144437. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (12), pp.1076-1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.144437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-018-0199-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011330v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpendicularly magnetized CoFeB multilayers with tunable interlayer exchange for synthetic ferrimagnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bias Dependence of the Electrical Spin Injection into GaAs from Co − Fe − B / MgO Injectors with Different MgO Growth Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pirro</w:t>
+                <w:t xml:space="preserve">S. h. H Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hamadeh</w:t>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lavanant-Jambert</w:t>
+                <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Tao</w:t>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.02.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.054027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.8.054027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654261v1</w:t>
+                <w:t xml:space="preserve">hal-02011572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials and devices for all-optical helicity-dependent switching</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metalliclike behavior of the exchange coupling in (001) Fe/MgO/Fe junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (13), pp.133002. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (13), pp.134416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa5adf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686946v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast hot-electron induced quenching of Tb 4 f magnetic order</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abrudan</w:t>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kachel</w:t>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.144427⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266, pp.211 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624248v1</w:t>
+                <w:t xml:space="preserve">hal-01628903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Ultrafast hot-electron induced quenching of Tb 4 f magnetic order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
+                <w:t xml:space="preserve">R. Abrudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lomello</w:t>
+                <w:t xml:space="preserve">T. Kachel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 266, pp.211 - 218. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (14), pp.144427 - 144427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.144427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628903v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias Dependence of the Electrical Spin Injection into GaAs from Co − Fe − B / MgO Injectors with Different MgO Growth Processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Materials and devices for all-optical helicity-dependent switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.8.054027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (13), pp.133002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa5adf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011572v1</w:t>
+                <w:t xml:space="preserve">hal-01686946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metalliclike behavior of the exchange coupling in (001) Fe/MgO/Fe junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Negulescu</w:t>
+                <w:t xml:space="preserve">Biochip based on arrays of switchable magnetic nano-traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vyazmensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mc. Murtry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134416⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 251, pp.699-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.05.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686936v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochip based on arrays of switchable magnetic nano-traps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+                <w:t xml:space="preserve">Unipolar and Bipolar High-Magnetic-Field Sensors Based on Surface Acoustic Wave Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vyazmensky</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">H. Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.05.084⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686947v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unipolar and Bipolar High-Magnetic-Field Sensors Based on Surface Acoustic Wave Resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Mjahed</w:t>
+                <w:t xml:space="preserve">Ultrafast Magnetization Manipulation Using Single Femtosecond Light and Hot-Electron Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.8.024001⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (42), pp.1703474 - 1703474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201703474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686932v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the domain wall propagation in synthetic ferrimagnets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId667" w:history="1">
+                <w:t xml:space="preserve">Thickness and angular dependence of the magnetocurrent of hot electrons in a magnetic tunnel transistor with crossed anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4993604⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (17), pp.174426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654267v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and angular dependence of the magnetocurrent of hot electrons in a magnetic tunnel transistor with crossed anisotropies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Lu</w:t>
+                <w:t xml:space="preserve">Pump−probe experiments at the TEMPO beamline using the low-α operation mode of Synchrotron SOLEIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu G Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Agnès Tordeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.174426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.886 - 897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577517007913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686930v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump−probe experiments at the TEMPO beamline using the low-α operation mode of Synchrotron SOLEIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Beaulieu</w:t>
+                <w:t xml:space="preserve">Inversion of the domain wall propagation in synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577517007913⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.22407 - 22407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4993604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624336v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element-resolved ultrafast demagnetization rates in ferrimagnetic CoDy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bergeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (13), pp.134303 - 134303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Magnetization Manipulation Using Single Femtosecond Light and Hot-Electron Pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Weisheng Zhao</w:t>
+                <w:t xml:space="preserve">Probing a Device's Active Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Studniarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 29 (42), pp.1703474 - 1703474. </w:t>
+              <w:t xml:space="preserve">, 2017, 29 (19), pp.1606578 - 1606578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201703474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201606578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686942v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling Spintronics across MgO Driven by Double Oxygen Vacancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Taudul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elmer Nahuel Monteblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aelm.201600390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing a Device's Active Atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulating exchange bias using all-optical helicity-dependent switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Studniarek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Urbain</w:t>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201606578⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (14), pp.329-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.144403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654258v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating exchange bias using all-optical helicity-dependent switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perpendicularly magnetized CoFeB multilayers with tunable interlayer exchange for synthetic ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vallobra</w:t>
+                <w:t xml:space="preserve">M. Lavanant-Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Xu</w:t>
+                <w:t xml:space="preserve">T. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Malinowski</w:t>
+                <w:t xml:space="preserve">B. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (14), pp.329-336. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432, pp.260 - 265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.144403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624235v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of magnetism in artificial kagome dipolar spin ice</w:t>
+                <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Canals</w:t>
+                <w:t xml:space="preserve">C Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (35), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316259v1</w:t>
+                <w:t xml:space="preserve">hal-01654231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Pirro</w:t>
+                <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-H Lambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Hongxin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiwen Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingshan Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108, pp.92405 - 153905. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (46), pp.10204 - 10210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201603638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686954v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of buffer layer and Pt thickness on the interface structure and magnetic properties in (Co/Pt) multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bersweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (33), pp.336005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/28/33/336005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous and planar Righi-Leduc effects in Ni 80 Fe 20 ferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+                <w:t xml:space="preserve">B. Madon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Ch Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Wegrowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (14), pp.144423 (1-8). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.144423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686955v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic tunnel transistor with a perpendicular Co/Ni multilayer sputtered on a Si/Cu(1 0 0) Schottky diode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Sala</w:t>
+                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lenoble</w:t>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Quessab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (35), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654231v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Control of Organic/Ferromagnetic Spinterface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origins of large light induced voltage in magnetic tunnel junctions grown on semiconductor substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiheng Liang</w:t>
+                <w:t xml:space="preserve">W. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxin Yang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Djeffal</w:t>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (46), pp.10204 - 10210. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (2), pp.23907 - 23907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201603638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4939966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576502v1</w:t>
+                <w:t xml:space="preserve">hal-01686955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two types of all-optical magnetization switching mechanisms using femtosecond laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yassine Quessab</w:t>
+                <w:t xml:space="preserve">Hot-Electron-Induced Ultrafast Demagnetization in Co / Pt Multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064412⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (14), pp.147203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.147203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381232v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous and planar Righi-Leduc effects in Ni 80 Fe 20 ferromagnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Domain size criterion for the observation of all-optical helicity-dependent switching in magnetic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (14), pp.144423 (1-8). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.144423⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.064419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646502v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-Electron-Induced Ultrafast Demagnetization in Co / Pt Multilayers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Magnetic field SAW sensors based on magnetostrictive-piezoelectric layered structures: FEM modeling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Elhosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.147203⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 240, pp.41 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2015.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599013v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field SAW sensors based on magnetostrictive-piezoelectric layered structures: FEM modeling and experimental validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation of magnetism in artificial kagome dipolar spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Elhosni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouvot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
+                <w:t xml:space="preserve">Van-Dai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2015.10.031⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875420v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain size criterion for the observation of all-optical helicity-dependent switching in magnetic thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">Electrical characterization of all-optical helicity-dependent switching in ferromagnetic Hall crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (6), pp.064419. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.92405 - 153905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.064419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381236v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect localization of a magnetic domain wall mediated by quasi walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Raabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep09815⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (6), pp.062406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159669v1</w:t>
+                <w:t xml:space="preserve">hal-01246638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. S. Tao</w:t>
+                <w:t xml:space="preserve">Stability of a pinned magnetic domain wall as a function of its internal configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. X. Yang</w:t>
+                <w:t xml:space="preserve">Amandine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. L. Zuo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (2), pp.023909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4905245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284017v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of InAlAs/InGaAs self-switching diodes for energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Eduardo Cortes-Mestizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irving Eduardo Cortes-Mestizo</w:t>
+                <w:t xml:space="preserve">Edgar Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Briones</w:t>
+                <w:t xml:space="preserve">Ravindranath Droopad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Perez-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (1), pp.014304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7567/JJAP.55.014304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced magnetoresistance by monoatomic roughness in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">MgO magnetic tunnel junctions of enduring F-type upon annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.174403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/43/435004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284012v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgO magnetic tunnel junctions of enduring F-type upon annealing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Enhanced magnetoresistance by monoatomic roughness in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/43/435004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.174403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284014v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraordinary Hall effect based magnetic logic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (5), pp.052406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4907615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of annealing on magnetic properties of Co/Gd multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vorobiov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ia. Lytvynenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Derecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (A), pp.9-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally activated domain wall motion in [Co/Ni](111) superlattices with perpendicular magnetic anisotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId808" w:history="1">
+                <w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gottwald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 106 (6), pp.062406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4908177⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 106 (24), pp.242403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246638v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a pinned magnetic domain wall as a function of its internal configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Montaigne</w:t>
+                <w:t xml:space="preserve">Experimental study of spin-wave dispersion in Py/Pt film structures in the presence of an interface Dzyaloshinskii-Moriya interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Stashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roussigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Duluard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">M. Kostylev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117 (2), pp.023909. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4905245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.214409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284013v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRONIC, STRUCTURAL AND MAGNETIC PROPERTIES OF Co 2 FeAl THIN FILMS FOR POTENTIAL SPINTRONIC APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belmeguenai</w:t>
+                <w:t xml:space="preserve">F. Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zighem</w:t>
+                <w:t xml:space="preserve">S. Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Petrisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 04 (04), pp.1440022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S2010324714400220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of spin-wave dispersion in Py/Pt film structures in the presence of an interface Dzyaloshinskii-Moriya interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase diagram in exchange-coupled CoTb/[Co/Pt] multilayer-based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Bersweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (21), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.214409⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 92, pp.224431 - 224431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284022v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and manipulation of domain walls using a thermal gradient in a ferrimagnetic TbCo wire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gottwald</w:t>
+                <w:t xml:space="preserve">Terahertz harvesting with shape-optimized InAlAs/InGaAs self-switching nanodiodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irving Cortes-Mestizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H Méndez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Perez-Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Droopad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922603⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (11), pp.117238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246640v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz harvesting with shape-optimized InAlAs/InGaAs self-switching nanodiodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ravi Droopad</w:t>
+                <w:t xml:space="preserve">Indirect localization of a magnetic domain wall mediated by quasi walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Raabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936792⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.9815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep09815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972751v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram in exchange-coupled CoTb/[Co/Pt] multilayer-based magnetic tunnel junctions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-Range Phase Coherence in Double-Barrier Magnetic Tunnel Junctions with a Large Thick Metallic Quantum Well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S. Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. X. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. L. Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92, pp.224431 - 224431. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (15), pp.157204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.224431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.157204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381343v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr and Faraday microscope for space- and time-resolved studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interfaces anisotropy in single crystal V/Fe/V trilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ia. Lytvynenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2014-50257-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.233-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282858v1</w:t>
+                <w:t xml:space="preserve">hal-01282855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered materials for all-optical helicity-dependent magnetic switching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Uhlir</w:t>
+                <w:t xml:space="preserve">Ultrafast angular momentum transfer in multisublattice ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lopez-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Halté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT3864⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms4466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282629v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized states in advanced dielectrics from the vantage of spin- and symmetry-polarized tunnelling across MgO</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samy Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5547⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (17), pp.174421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282617v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal mechanism, switching field distribution, and dipolar frustrations in Co/Pt bit pattern media based on auto-assembled anodic alumina hexagonal nanobump arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Kinetic pathways to the magnetic charge crystal in artificial dipolar spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Santos Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (17), pp.174421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174421⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (22), pp.220407(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.220407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282622v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seebeck nanoantennas for solar energy harvesting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Mcmurtry</w:t>
+                <w:t xml:space="preserve">Subpicosecond magnetization dynamics in TbCo alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Bierbrauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4895028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (14), pp.144404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.144404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282621v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces anisotropy in single crystal V/Fe/V trilayer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">All-optical control of ferromagnetic thin films and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-H Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S. D. Ch S. Varaprasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. K. Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.07.018⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345 (6202), pp.1337-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1253493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282855v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast angular momentum transfer in multisublattice ferrimagnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Stamm</w:t>
+                <w:t xml:space="preserve">Size distribution of magnetic charge domains in thermally activated but out-of-equilibrium artificial spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms4466⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.5702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep05702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282869v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution of magnetic charge domains in thermally activated but out-of-equilibrium artificial spin ice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Louis</w:t>
+                <w:t xml:space="preserve">Seebeck nanoantennas for solar energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Martinez-Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mcmurtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.5702. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep05702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4895028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159660v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic pathways to the magnetic charge crystal in artificial dipolar spin ice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Electrical control of interfacial trapping for magnetic tunnel transistor on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Santos Burgos</w:t>
+                <w:t xml:space="preserve">Stéphane Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (22), pp.220407(R). </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.220407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4863689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159649v1</w:t>
+                <w:t xml:space="preserve">hal-01282860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subpicosecond magnetization dynamics in TbCo alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large and robust electrical spin injection into GaAs at zero magnetic field using an ultrathin CoFeB/MgO injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Bierbrauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oliver Schmitt</w:t>
+                <w:t xml:space="preserve">S. H. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (14), pp.144404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.144404⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (8), pp.505 - 505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.085310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282628v1</w:t>
+                <w:t xml:space="preserve">hal-01282623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical control of ferromagnetic thin films and nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the role of superdiffusive currents in laser induced demagnetization of ferromagnets with nanoscale magnetic domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-H Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+                <w:t xml:space="preserve">Julien Mauchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. S. D. Ch S. Varaprasad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1253493⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep04658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282624v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of interfacial trapping for magnetic tunnel transistor on silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Non-universality of artificial frustrated spin systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Augustin Chioar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Suire</w:t>
+                <w:t xml:space="preserve">Alexander Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4863689⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.064411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.064411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282860v1</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seebeck nanoantennas for the detection and characterization of infrared radiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ramon Diaz De Leon</w:t>
+                <w:t xml:space="preserve">Electrical spin injection into InGaAs/GaAs quantum wells: A comparison between MgO tunnel barriers grown by sputtering and molecular beam epitaxy methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Martinez-Anton</w:t>
+                <w:t xml:space="preserve">S. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.0A1538⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (1), pp.012404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4887347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282864v1</w:t>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-universality of artificial frustrated spin systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rougemaille</w:t>
+                <w:t xml:space="preserve">Seebeck nanoantennas for the detection and characterization of infrared radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Grimm</w:t>
+                <w:t xml:space="preserve">Alexander Cuadrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fruchart</w:t>
+                <w:t xml:space="preserve">Ramon Diaz De Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Wagner</w:t>
+                <w:t xml:space="preserve">Juan Carlos Martinez-Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (6), pp.064411. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (21), pp.A1538-A1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.064411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.0A1538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053225v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical spin injection into InGaAs/GaAs quantum wells: A comparison between MgO tunnel barriers grown by sputtering and molecular beam epitaxy methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barate</w:t>
+                <w:t xml:space="preserve">Kerr and Faraday microscope for space- and time-resolved studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Liang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Frougier</w:t>
+                <w:t xml:space="preserve">Daniel Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vidal</w:t>
+                <w:t xml:space="preserve">Fabian Ganss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (1), pp.012404. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4887347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2014-50257-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050764v1</w:t>
+                <w:t xml:space="preserve">hal-01282858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of superdiffusive currents in laser induced demagnetization of ferromagnets with nanoscale magnetic domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineered materials for all-optical helicity-dependent magnetic switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Moisan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+                <w:t xml:space="preserve">C-H. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mauchain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">D. Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+                <w:t xml:space="preserve">V. Uhlir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.4658. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.287-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep04658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NMAT3864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359003v1</w:t>
+                <w:t xml:space="preserve">hal-01282629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large and robust electrical spin injection into GaAs at zero magnetic field using an ultrathin CoFeB/MgO injector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localized states in advanced dielectrics from the vantage of spin- and symmetry-polarized tunnelling across MgO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H. Liang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Frougier</w:t>
+                <w:t xml:space="preserve">Samy Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (8), pp.505 - 505. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.085310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282623v1</w:t>
+                <w:t xml:space="preserve">hal-01282617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Energy levels of interacting curved nanomagnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial trapping for hot electron injection in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Riahi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">S. Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.9602. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/33/339602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4813015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993344v1</w:t>
+                <w:t xml:space="preserve">hal-01276612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy levels of interacting curved nano-magnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
+                <w:t xml:space="preserve">Structural defects analysis versus spin polarized tunneling in Co2FeAl/MgO/CoFe magnetic tunnel junctions with thick MgO barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Riahi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">M. S. Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petrisor Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petrisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/29/296001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 347, pp.79-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934439v1</w:t>
+                <w:t xml:space="preserve">hal-01276623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of critical spin fluctuations in ultrafast demagnetization of transition-metal rare-earth alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Stamm</w:t>
+                <w:t xml:space="preserve">Erratum: Energy levels of interacting curved nanomagnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.9602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/33/339602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.214412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276611v1</w:t>
+                <w:t xml:space="preserve">hal-00993344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-resolved magnetic domain imaging in TbCo alloys by valence band photoemission magnetic circular dichroism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy levels of interacting curved nano-magnets in a frustrated geometry: increasing accuracy when using finite difference methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Thielen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ute Bierbrauer</w:t>
+                <w:t xml:space="preserve">Hanna Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (10), pp.104415. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (29), pp.296001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.104415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/29/296001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276626v1</w:t>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial trapping for hot electron injection in silicon</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of critical spin fluctuations in ultrafast demagnetization of transition-metal rare-earth alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Suire</w:t>
+                <w:t xml:space="preserve">C. Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lopez-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Halté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 103 (2), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4813015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.214412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276612v1</w:t>
+                <w:t xml:space="preserve">hal-01276611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural defects analysis versus spin polarized tunneling in Co2FeAl/MgO/CoFe magnetic tunnel junctions with thick MgO barriers</w:t>
+                <w:t xml:space="preserve">Energy-resolved magnetic domain imaging in TbCo alloys by valence band photoemission magnetic circular dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Gabor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Tiusan</w:t>
+                <w:t xml:space="preserve">Pascal Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Petrisor Jr.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Markus Rollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Thielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Bierbrauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.07.028⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (10), pp.104415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.104415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276623v1</w:t>
+                <w:t xml:space="preserve">hal-01276626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral nature of magnetic monopoles in artificial spin ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.035026. </w:t>
@@ -28469,103 +28469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shot Noise in Epitaxial Double-Barrier Magnetic Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pedro Cascales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dulluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (7), pp.4347-4350. </w:t>
@@ -28597,1436 +28597,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional Thermal Effects in Current-Induced Domain Wall Motion</w:t>
+                <w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Torrejon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Thiaville</w:t>
+                <w:t xml:space="preserve">M Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.106601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949044v1</w:t>
+                <w:t xml:space="preserve">hal-01345391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit coupling effect by minority interface resonance states in single-crystal magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mairbek Chschiev</w:t>
+                <w:t xml:space="preserve">Periodic arrays of magnetic nanostructures by depositing Co/Pt multilayers on the barrier layer of ordered anodic alumina templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Antohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Abreu Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.184420⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4731640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949039v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced magnetization reversal of high-anisotropy TbCo alloy films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirko Cinchetti</w:t>
+                <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 101 (16), pp.162408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4759109⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 100 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId956" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085985v1</w:t>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the dynamical dipolar coupling in a pair of magnetic nano-disks using a Ferromagnetic Resonance Force Microscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unidirectional Thermal Effects in Current-Induced Domain Wall Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pigeau</w:t>
+                <w:t xml:space="preserve">R Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hahn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Klein</w:t>
+                <w:t xml:space="preserve">A Thiaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109, pp.247602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.247602⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 109, pp.106601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.106601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719565v1</w:t>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant spin-dependent thermoelectric effect in magnetic tunnel junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spin-orbit coupling effect by minority interface resonance states in single-crystal magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId968" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairbek Chschiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1748⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (18), pp.184420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.184420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741544v1</w:t>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe/MgO/Fe (100) textured tunnel junctions exhibiting spin polarization features of single crystal junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lacour</w:t>
+                <w:t xml:space="preserve">Light-induced magnetization reversal of high-anisotropy TbCo alloy films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Alebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Cinchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 100 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3687174⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 101 (16), pp.162408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4759109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId972" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741538v1</w:t>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic arrays of magnetic nanostructures by depositing Co/Pt multilayers on the barrier layer of ordered anodic alumina templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the dynamical dipolar coupling in a pair of magnetic nano-disks using a Ferromagnetic Resonance Force Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pigeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Loubens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Naletov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Piraux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4731640⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.247602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.247602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345387v1</w:t>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric magnetization reversal in dipolarly coupled spin valve structures with perpendicular magnetic anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant spin-dependent thermoelectric effect in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Gottwald</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F Montaigne</w:t>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.064403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345391v1</w:t>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Shot Noise in Double-Barrier Magnetic Tunnel Junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Dugaev</w:t>
+                <w:t xml:space="preserve">Magnetoresistive effects in perpendicularly magnetized Tb-Co alloy based thin films and spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gottwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.066601⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (8), pp.083904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3703666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370043v1</w:t>
+                <w:t xml:space="preserve">hal-02085989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistive effects in perpendicularly magnetized Tb-Co alloy based thin films and spin valves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lengaigne</w:t>
+                <w:t xml:space="preserve">Controlling Shot Noise in Double-Barrier Magnetic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Szczepański</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111 (8), pp.083904. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (6), pp.066601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3703666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.066601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId989" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085989v1</w:t>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a TiO$_2$ buffer layer on the magnetic properties of anatase Co:TiO$_2$ thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Petrisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30071,1134 +30071,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Kagome Arrays of Nanomagnets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic and structural anisotropies of Co$_2$FeAl Heusler alloy epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Gabor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petrisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Petrisor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.057209. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (13), pp.134413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.057209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.134413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566336v1</w:t>
+                <w:t xml:space="preserve">hal-04370047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic and complex depinning dynamics of magnetic domain walls</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">On the control of spin flop in synthetic antiferromagnetic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey R Childress</w:t>
+                <w:t xml:space="preserve">A. Gerken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.060401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (10), pp.103911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3583584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949052v1</w:t>
+                <w:t xml:space="preserve">hal-01741526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural anisotropies of Co$_2$FeAl Heusler alloy epitaxial thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Behavior of platinum/tantalum as interdigital transducers for SAW devices in high-temperature environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.603-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFc.2011.1843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.134413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370047v1</w:t>
+                <w:t xml:space="preserve">hal-00783914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the control of spin flop in synthetic antiferromagnetic films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Paul</w:t>
+                <w:t xml:space="preserve">Artificial Kagome Arrays of Nanomagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rougemaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109 (10), pp.103911. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.057209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3583584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.057209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1001" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741526v1</w:t>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of platinum/tantalum as interdigital transducers for SAW devices in high-temperature environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Stochastic and complex depinning dynamics of magnetic domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Jeffrey R Childress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (3), pp.603-610. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.060401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFc.2011.1843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.060401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783914v1</w:t>
+                <w:t xml:space="preserve">hal-02949052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling in Double Barrier Junctions with “Hot Spots”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Dugaev</w:t>
+                <w:t xml:space="preserve">Local Magnetic Anisotropy Induced by a Nano-Modulated Substrate and Application to Two-Dimensional Magnetic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.047207⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (7), pp.073002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/APEX.3.073002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370050v1</w:t>
+                <w:t xml:space="preserve">hal-02949088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular dependence of tunnel magnetoresistance in magnetic tunnel junctions and specific aspects in spin-filtering devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (6), pp.063912. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3466778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1011" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Magnetic Anisotropy Induced by a Nano-Modulated Substrate and Application to Two-Dimensional Magnetic Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Girod</w:t>
+                <w:t xml:space="preserve">Tunneling in Double Barrier Junctions with “Hot Spots”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (7), pp.073002. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (4), pp.047207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/APEX.3.073002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.047207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1012" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949088v1</w:t>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide range and tunable linear TMR sensor using two exchange pinned electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31240,77 +31240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistance in an amorphous exchange-coupled bilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31364,7569 +31364,7435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large inverse magnetoresistance in fully epitaxial Fe∕Fe3O4∕MgO∕Co magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interlayer magnetic coupling in Fe/MgO junctions characterized by vector magnetization measurements combined with polarized neutron reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Greullet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">J Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D Lacour</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92 (5), pp.053508. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (13), pp.134429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2841812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949210v1</w:t>
+                <w:t xml:space="preserve">hal-04370059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular magnetic field sensor for automotive applications based on magnetic tunnel junctions using a current loop layout configuration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large inverse magnetoresistance in fully epitaxial Fe∕Fe3O4∕MgO∕Co magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schuhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Duret</w:t>
+                <w:t xml:space="preserve">F. Greullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2008.02.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (5), pp.053508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2841812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1028" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370070v1</w:t>
+                <w:t xml:space="preserve">hal-02949210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlayer magnetic coupling in Fe/MgO junctions characterized by vector magnetization measurements combined with polarized neutron reflectometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Angular magnetic field sensor for automotive applications based on magnetic tunnel junctions using a current loop layout configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 144 (2), pp.263-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1030" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2008.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370059v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1027" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">360° domain wall generation in the soft layer of magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1018" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belkhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, </w:t>
+              <w:t xml:space="preserve">, 2008, 92, pp.072501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3041640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2838455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345244v1</w:t>
+                <w:t xml:space="preserve">hal-00189822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">360° domain wall generation in the soft layer of magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Belkhou</w:t>
+                <w:t xml:space="preserve">Magnetic studies of Fe/Cu multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Khiraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sajieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2838455⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 403 (13-16), pp.2509-2514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2008.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189822v1</w:t>
+                <w:t xml:space="preserve">hal-04370066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1036" w:history="1">
+            <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of interlayer exchange coupling by ion irradiation in magnetic tunnel junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of an interface domain wall on spin-valve giant magnetoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/5/055219⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3041640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1036" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370069v1</w:t>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1043" w:history="1">
+            <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic studies of Fe/Cu multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of interlayer exchange coupling by ion irradiation in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1043" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Snoeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El Khiraoui</w:t>
+                <w:t xml:space="preserve">P Baules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sajieddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">G Benassayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Lenoble</w:t>
+                <w:t xml:space="preserve">C Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Greullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2008.01.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (5), pp.055219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/5/055219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1048" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04370066v1</w:t>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of interface resonance states in single-crystal magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic domain wall propagation in a submicron spin-valve stripe: influence of the pinned layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Briones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-J. Zermatten</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Schuhl</w:t>
+                <w:t xml:space="preserve">M. J. Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.033301⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.032508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2835201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370062v1</w:t>
+                <w:t xml:space="preserve">hal-00202458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic domain wall propagation in a submicron spin-valve stripe: influence of the pinned layer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">Experimental evidence of interface resonance states in single-crystal magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J. Zermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Carey</w:t>
+                <w:t xml:space="preserve">M. Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92, pp.032508. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.033301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2835201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.033301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1055" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202458v1</w:t>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a Symmetry-Dependent Metallic Barrier in Fully Epitaxial MgO Based Magnetic Tunnel Junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1022" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties of postoxidized Pt∕Co∕Al layers with perpendicular anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Greullet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99 (18), pp.187202. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (19), pp.192506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.187202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2734378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666511v1</w:t>
+                <w:t xml:space="preserve">hal-02949247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a symmetry-dependent metallic barrier in fully epitaxial MgO based magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Halley</w:t>
+                <w:t xml:space="preserve">Very low 1∕f noise at room temperature in fully epitaxial Fe∕MgO∕Fe magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Greullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.187202⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (23), pp.232504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2822812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00212149v1</w:t>
+                <w:t xml:space="preserve">hal-04370074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low 1∕f noise at room temperature in fully epitaxial Fe∕MgO∕Fe magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Greullet</w:t>
+                <w:t xml:space="preserve">Evidence of a symmetry-dependent metallic barrier in fully epitaxial MgO based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Greullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (18), pp.187202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.187202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2822812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370074v1</w:t>
+                <w:t xml:space="preserve">hal-00212149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of postoxidized Pt∕Co∕Al layers with perpendicular anisotropy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Greullet</w:t>
+                <w:t xml:space="preserve">High bias voltage effect on spin-dependent conductivity and shot noise in carbon-doped Fe(001)∕MgO(001)∕Fe(001) magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Greullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90 (19), pp.192506. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 91 (13), pp.132504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2793619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2734378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02949247v1</w:t>
+                <w:t xml:space="preserve">hal-04370087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bias voltage effect on spin-dependent conductivity and shot noise in carbon-doped Fe(001)∕MgO(001)∕Fe(001) magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+                <w:t xml:space="preserve">Spin tunnelling phenomena in single-crystal magnetic tunnel junction systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Greullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (16), pp.165201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/16/165201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2793619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370087v1</w:t>
+                <w:t xml:space="preserve">hal-04370090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin tunnelling phenomena in single-crystal magnetic tunnel junction systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Low-resistance magnetic tunnel junctions with an Mg O − Al 2 O 3 composite tunnel barrier: Asymmetric transport characteristics and free electron modeling of a self-limited oxidation bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme de Buttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Andrieu</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (10), pp.104439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.104439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/16/165201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370090v1</w:t>
+                <w:t xml:space="preserve">hal-04370097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-resistance magnetic tunnel junctions with an Mg O − Al 2 O 3 composite tunnel barrier: Asymmetric transport characteristics and free electron modeling of a self-limited oxidation bilayer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Static and dynamic aspects of spin tunnelling in crystalline magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gregory Malinowski</w:t>
+            <w:hyperlink r:id="rId1079" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (3), pp.941-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1080" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/3/012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.104439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370097v1</w:t>
+                <w:t xml:space="preserve">hal-04370093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic aspects of spin tunnelling in crystalline magnetic tunnel junctions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fe ∕ Mg O interface engineering for high-output-voltage device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1082" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1080" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Bellouard</w:t>
+            <w:hyperlink r:id="rId1083" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (6), pp.062512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1084" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2172717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/3/012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370093v1</w:t>
+                <w:t xml:space="preserve">hal-04370098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe ∕ Mg O interface engineering for high-output-voltage device applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the interface magnetic disorder on the exchange bias between ferromagnetic and antiferromagnetic layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1086" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.3385-3391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2172717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370098v1</w:t>
+                <w:t xml:space="preserve">hal-00211478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the interface magnetic disorder on the exchange bias between ferromagnetic and antiferromagnetic layers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic tunnel junctions with a zinc oxide - cobalt oxide composite tunnel barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Brizoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (11), pp.112505-1 - 112505-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1090" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1882762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1086" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00211478v1</w:t>
+            <w:hyperlink r:id="rId1087" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux-gate like 2D magnetometer based on a single magnetic tunnel junction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between structural quality and magnetic properties of IrMn-based multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1092" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (11), pp.113903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1094" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2136233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1088" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021842v1</w:t>
+            <w:hyperlink r:id="rId1091" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic tunnel junctions with a zinc oxide - cobalt oxide composite tunnel barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Alnot</w:t>
+                <w:t xml:space="preserve">Flux-gate like 2D magnetometer based on a single magnetic tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1096" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sajieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1097" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jouguelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.113-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1091" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080481v1</w:t>
+            <w:hyperlink r:id="rId1095" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between structural quality and magnetic properties of IrMn-based multilayers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interfacial Resonance State Probed by Spin-Polarized Tunneling in Epitaxial F e / M g O / F e Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1099" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1046" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Schuhl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Jouguelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (10), pp.106602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.106602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2136233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370101v1</w:t>
+                <w:t xml:space="preserve">hal-04370106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1099" w:history="1">
+            <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Resonance State Probed by Spin-Polarized Tunneling in Epitaxial F e / M g O / F e Tunnel Junctions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Domain walls unmasked during domain duplication in ferromagnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rottländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1090" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elhoussine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (6), pp.064430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.064430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.93.106602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370106v1</w:t>
+                <w:t xml:space="preserve">hal-04370112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1102" w:history="1">
+            <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic thermally compensated field sensor based on single magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1103" w:history="1">
+            <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouguelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 84 (7), pp.1204-1206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1104" w:history="1">
+            <w:hyperlink r:id="rId1107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1646220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1102" w:history="1">
+            <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1105" w:history="1">
+            <w:hyperlink r:id="rId1108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-height sputter-deposited magnesium oxide tunnel barriers: experimental report and free electron modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Buttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1107" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (1), pp.19-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00234-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1108" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1110" w:history="1">
+            <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain walls unmasked during domain duplication in ferromagnetic tunnel junctions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A two-axis magnetometer using a single magnetic tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1096" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sens. J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n°4, pp. 313-321</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.064430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370112v1</w:t>
+                <w:t xml:space="preserve">hal-00133541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1114" w:history="1">
+            <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high magnetic field sensor based on magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1045" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sajieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jouguelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (1), pp.79-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1115" w:history="1">
+            <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2004154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1116" w:history="1">
+            <w:hyperlink r:id="rId1119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1114" w:history="1">
+            <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Axis Magnetometer Using a Single Magnetic Tunnel Junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1119" w:history="1">
+            <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1120" w:history="1">
+            <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1121" w:history="1">
+            <w:hyperlink r:id="rId1116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (3), pp.313-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1122" w:history="1">
+            <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2004.824232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1123" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-axis magnetometer using a single magnetic tunnel junction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Alnot</w:t>
+                <w:t xml:space="preserve">Magnetic origin of enhanced top exchange biasing in Py/IrMn/Py multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1092" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sens. J</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (18), pp.184404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.184404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133541v1</w:t>
+            <w:hyperlink r:id="rId1124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1125" w:history="1">
+            <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High tunnel magnetoresistance in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Sajieddine</w:t>
+                <w:t xml:space="preserve">Using antiferromagnetic/ferromagnetic bilayers as detection layers in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sajieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouguelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 82 (25), pp.4507-4509. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1586785⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 83 (21), pp.4372-4374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1630171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370120v2</w:t>
+            <w:hyperlink r:id="rId1126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1128" w:history="1">
+            <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic origin of enhanced top exchange biasing in Py/IrMn/Py multilayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lenoble</w:t>
+                <w:t xml:space="preserve">High tunnel magnetoresistance in epitaxial Fe/MgO/Fe tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Schuhl</w:t>
+                <w:t xml:space="preserve">E. Jouguelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sajieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (25), pp.4507-4509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1586785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.184404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370119v1</w:t>
+                <w:t xml:space="preserve">hal-04370120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1130" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using antiferromagnetic/ferromagnetic bilayers as detection layers in magnetic tunnel junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interlayer Magnetic Coupling Interactions of Two Ferromagnetic Layers by Spin Polarized Tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1099" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Jouguelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89 (10), pp.107206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.107206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1630171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02949319v1</w:t>
+                <w:t xml:space="preserve">hal-04370125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1133" w:history="1">
+            <w:hyperlink r:id="rId1135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-electron three-terminal devices based on magnetic tunnel junction stacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Magnetic-roughness-induced magnetostatic interactions in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Schuhl</w:t>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ounadjela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.144411⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26 (4), pp.431-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e20020110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370131v1</w:t>
+            <w:hyperlink r:id="rId1138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1135" w:history="1">
+            <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-roughness-induced magnetostatic interactions in magnetic tunnel junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hot-electron transport in 3-terminal devices based on magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rottländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e20020110⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60 (6), pp.896-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2002-00302-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1138" w:history="1">
+            <w:hyperlink r:id="rId1143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370126v1</w:t>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1139" w:history="1">
+            <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial MgO layer for low-resistance and coupling-free magnetic tunnel junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic field-induced instabilities and irreversible evolution in modulated ferromagnetic phases of cobalt films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ounadjela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1498153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 247 (2), pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(02)00031-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535210v1</w:t>
+            <w:hyperlink r:id="rId1149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1143" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-electron transport in 3-terminal devices based on magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Rottländer</w:t>
+                <w:t xml:space="preserve">Epitaxial MgO layer for low-resistance and coupling-free magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1099" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faure-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2002-00302-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1498153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04370124v1</w:t>
+            <w:hyperlink r:id="rId1150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1148" w:history="1">
+            <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field-induced instabilities and irreversible evolution in modulated ferromagnetic phases of cobalt films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Determining the interfacial barrier height and its relation to tunnel magnetoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rottländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bucher</w:t>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(02)00031-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (5), pp.054422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.054422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04370138v1</w:t>
+                <w:t xml:space="preserve">hal-04370136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1154" w:history="1">
+            <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlayer Magnetic Coupling Interactions of Two Ferromagnetic Layers by Spin Polarized Tunneling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">The defining length scales of mesomagnetism: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C L Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R P Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L D Buda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Ebels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Gregg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (49), pp.R1175-R1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/14/49/201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.107206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370125v1</w:t>
+                <w:t xml:space="preserve">hal-04370123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1156" w:history="1">
+            <w:hyperlink r:id="rId1162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the interfacial barrier height and its relation to tunnel magnetoresistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structure and magnetic properties of epitaxial cobalt islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1097" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Schuhl</w:t>
+            <w:hyperlink r:id="rId1163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Stamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ounadjela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.054422⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (2), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e20020019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370136v1</w:t>
+            <w:hyperlink r:id="rId1166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1158" w:history="1">
+            <w:hyperlink r:id="rId1167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and magnetic properties of epitaxial cobalt islands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hot-electron three-terminal devices based on magnetic tunnel junction stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Ounadjela</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e20020019⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (14), pp.144411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.144411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04370140v1</w:t>
+            <w:hyperlink r:id="rId1167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1163" w:history="1">
+            <w:hyperlink r:id="rId1169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The defining length scales of mesomagnetism: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J F Gregg</w:t>
+                <w:t xml:space="preserve">Domain duplication in ferromagnetic sandwiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 89 (12), pp.8006-8010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1373696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/14/49/201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370123v1</w:t>
+                <w:t xml:space="preserve">hal-02953390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1170" w:history="1">
+            <w:hyperlink r:id="rId1171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel barrier parameters and magnetoresistance in the parabolic band model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tantalum oxide as an alternative low height tunnel barrier in magnetic junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rottländer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 78 (21), pp.3274-3276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1374223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.144402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370640v1</w:t>
+                <w:t xml:space="preserve">hal-04370635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1172" w:history="1">
+            <w:hyperlink r:id="rId1173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-dependent domain structure evolution in artificial ferrimagnets analyzed by spin-polarized tunnel transport in magnetic tunnel junctions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Domain duplication in magnetic tunnel junctions studied by Kerr microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hrabovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.104423⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 63 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.052409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370637v1</w:t>
+            <w:hyperlink r:id="rId1173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1175" w:history="1">
+            <w:hyperlink r:id="rId1176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tantalum oxide as an alternative low height tunnel barrier in magnetic junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tunnel barrier parameters and magnetoresistance in the parabolic band model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (14), pp.144402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.144402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1374223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370635v1</w:t>
+                <w:t xml:space="preserve">hal-04370640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1177" w:history="1">
+            <w:hyperlink r:id="rId1178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain duplication in magnetic tunnel junctions studied by Kerr microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field-dependent domain structure evolution in artificial ferrimagnets analyzed by spin-polarized tunnel transport in magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dimopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ounadjela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.63.052409⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (10), pp.104423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.104423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949497v1</w:t>
+            <w:hyperlink r:id="rId1178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1180" w:history="1">
+            <w:hyperlink r:id="rId1181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain duplication in ferromagnetic sandwiches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roughness-induced instability in stripe domain patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joo-Von Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ounadjela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62 (10), pp.6467-6474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.6467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1373696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02953390v1</w:t>
+                <w:t xml:space="preserve">hal-04666347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1182" w:history="1">
+            <w:hyperlink r:id="rId1185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy and domain duplication in transport properties of tunnel junctions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correlation between micromagnetism and tunnel magnetoresistance in magnetic tunnel junctions using artificial ferrimagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dimopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ounadjela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.11344⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (1), pp.580-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954383v1</w:t>
+            <w:hyperlink r:id="rId1185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1184" w:history="1">
+            <w:hyperlink r:id="rId1188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness-induced instability in stripe domain patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Stamps</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy and domain duplication in transport properties of tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.6467⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62 (17), pp.11344-11346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.11344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666347v1</w:t>
+            <w:hyperlink r:id="rId1188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1188" w:history="1">
+            <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between micromagnetism and tunnel magnetoresistance in magnetic tunnel junctions using artificial ferrimagnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. van den Berg</w:t>
+                <w:t xml:space="preserve">Application to dielectric, metallic, and magnetic samples of a transmission mode scanning near field optical microscope with normal force distance regulation on bent optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chicanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Krenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 70 (12), pp.4587-4594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1150117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370631v1</w:t>
+                <w:t xml:space="preserve">hal-04370629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1191" w:history="1">
+            <w:hyperlink r:id="rId1197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application to dielectric, metallic, and magnetic samples of a transmission mode scanning near field optical microscope with normal force distance regulation on bent optical fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Scheurer</w:t>
+                <w:t xml:space="preserve">Artificial antiferromagnetic tunnel junction sensors based on Co/Ru/Co sandwiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Ounadjela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 85 (8), pp.5276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.369853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1150117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370629v1</w:t>
+                <w:t xml:space="preserve">hal-00611081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1198" w:history="1">
+            <w:hyperlink r:id="rId1201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial antiferromagnetic tunnel junction sensors based on Co/Ru/Co sandwiches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Magnetoresistance of ferromagnetic tunnel junctions with Al2O3 barriers formed by rf sputter etching in Ar/O2 plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Petroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 73 (5), pp.698-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.121952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.369853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00611081v1</w:t>
+                <w:t xml:space="preserve">hal-04370625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1202" w:history="1">
+            <w:hyperlink r:id="rId1207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance of ferromagnetic tunnel junctions with Al2O3 barriers formed by rf sputter etching in Ar/O2 plasma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reorientational magnetic transition in mesoscopic cobalt dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Fert</w:t>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ounadjela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 73 (5), pp.698-700. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 71 (19), pp.2833-2835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.119567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.121952⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370625v1</w:t>
+                <w:t xml:space="preserve">hal-04370607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1208" w:history="1">
+            <w:hyperlink r:id="rId1212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorientational magnetic transition in nanostructured epitaxial cobalt patches (abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1199" w:history="1">
+            <w:hyperlink r:id="rId1198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ounadjela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1209" w:history="1">
+            <w:hyperlink r:id="rId1213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, The 41st annual conference on magnetism and magnetic materials 12-15 Nov 1996 Atlanta, Georgia (USA), 81 (8), pp.5470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1211" w:history="1">
+            <w:hyperlink r:id="rId1214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.364628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1208" w:history="1">
+            <w:hyperlink r:id="rId1212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1212" w:history="1">
+            <w:hyperlink r:id="rId1215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Confinement in Mesoscopic Epitaxial Cobalt Patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1199" w:history="1">
+            <w:hyperlink r:id="rId1198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ounadjela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1209" w:history="1">
+            <w:hyperlink r:id="rId1213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO Advanced Study Institutes series. Series E, Applied sciences [1974-1999]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, NATO ASI Series E, 338, pp.485-497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1213" w:history="1">
+            <w:hyperlink r:id="rId1216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-011-5478-9_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1214" w:history="1">
+            <w:hyperlink r:id="rId1217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1212" w:history="1">
+            <w:hyperlink r:id="rId1215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1215" w:history="1">
+            <w:hyperlink r:id="rId1218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reorientational magnetic transition in mesoscopic cobalt dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nanoscale magnetic domain structures in epitaxial cobalt films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Rousseaux</w:t>
+            <w:hyperlink r:id="rId1146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Ounadjela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54 (5), pp.3428-3433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.54.3428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.119567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370607v1</w:t>
+                <w:t xml:space="preserve">hal-04370081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1219" w:history="1">
+            <w:hyperlink r:id="rId1221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale magnetic domain structures in epitaxial cobalt films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nanoscale Magnetic Domains in Mesoscopic Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId1199" w:history="1">
+            <w:hyperlink r:id="rId1198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ounadjela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1220" w:history="1">
+            <w:hyperlink r:id="rId1219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Decanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 272 (5269), pp.1782-1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.272.5269.1782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.54.3428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370081v1</w:t>
+                <w:t xml:space="preserve">hal-04370078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1222" w:history="1">
+            <w:hyperlink r:id="rId1225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Magnetic Domains in Mesoscopic Magnets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId1199" w:history="1">
+                <w:t xml:space="preserve">Giant Magnetoresistive Effects in a Single Element Magnetic Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Gregg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ounadjela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1220" w:history="1">
-[...119 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId1228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Allen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 77 (8), pp.1580-1583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1230" w:history="1">
+            <w:hyperlink r:id="rId1229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.77.1580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1226" w:history="1">
+            <w:hyperlink r:id="rId1225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38936,100 +38802,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1231" w:history="1">
+            <w:hyperlink r:id="rId1230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELABORATION, ETUDE DES PROPRIETES STRUCTURALES ET MAGNETIQUES DE COUCHES ET RESEAUX DE PLOTS SUBMICRONIQUES A BASE DE COBALT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Louis Pasteur - Strasbourg I, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1232" w:history="1">
+            <w:hyperlink r:id="rId1231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1231" w:history="1">
+            <w:hyperlink r:id="rId1230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39039,105 +38905,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1233" w:history="1">
+            <w:hyperlink r:id="rId1232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnétisme et transport polarisé en spin : de la couche mince aux dispositifs à électronique de spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Henri Poincaré - Nancy I, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1233" w:history="1">
+            <w:hyperlink r:id="rId1232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1234"/>
+      <w:footerReference w:type="default" r:id="rId1233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -39205,51 +39071,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FB13E93"/>
+    <w:nsid w:val="CF90B7FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -39436,51 +39302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-hehn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4240-5925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131069632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05584979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kcfj-t6f9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez E." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grisk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anad&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0312055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o L. Petitdemange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiskopf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fino Caseiro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05917" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Desbuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281311" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kandpal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44306-024-00067-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mangin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.23.044018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha Gupta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Pankratova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Riepp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pereiro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplab Sanyal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58411-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xun Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.144408" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Nukui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Yamashita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sakuma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.016701" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Nava Antonio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;xiao Lin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hamara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis P H Sidiropoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63571-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5qnm-zgjt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor da Costa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petitdemange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03672" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04638323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094412" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585756v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Jarecki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mattern" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fried-Conrad Weber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Etienne Pudell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01602-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04371362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Desbuis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdan Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marquez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingming Lai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45820-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jun Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Min Hung" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01642" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081800v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pac&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fert&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riepp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2024.147461" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04714394v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olleros-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-024-01788-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04676337v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Weber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202400226" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612123v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Strungaru" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Massey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48795-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04487767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311643" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courtois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Koblischka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Lin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094502" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585736v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pac&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kovalenko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Solano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bailleul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200413" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585745v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205911" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desbuis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.214424" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370016v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acda83" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031698v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshan Liu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyi Cheng" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Eimer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131716" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04241638v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Polley" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Rastogi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh5562" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04241633v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276637v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salomoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.014068" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244308v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c19411" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169919" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764405v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Fan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wei" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxun Huang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200114" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764416v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safaei" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.443440" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371103v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Grassi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Geilen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait Oukaci" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094444" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764376v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.054410" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278426v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.134401" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001203v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;dalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Massouras" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Sch&#225;nilec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008135" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433380v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.081009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366846v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sch&#246;nke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Yeste" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Reeve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Kerber" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202102307" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411655v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantine Katcko" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202009467" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420828v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Terrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Halt&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Guyader" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167883" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273147v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110836" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239335v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Han" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2021.3069382" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370026v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez-Ruano" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caso" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Johnsen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98079-5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433354v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wei" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054065" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370025v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgunov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezverkhnii" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134424" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370028v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhad Aliev" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100805" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370023v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Koplak" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bezverkhnii" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Sadovnikov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Morgunov" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac3c0a" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408466v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Chang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc582" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893580v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Lin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013369" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370037v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bersweiler" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Bender" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Peral" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Eichenberger" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab8b95" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999602v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#246;gl" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Cascales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014030" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053628v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab75ff" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928269v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ait Oukaci" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoeffler" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarpi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024083" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887697v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174421" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001191v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000470" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370036v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.020405" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996570v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Louis" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Mohseni" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#228;cher" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024047" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950694v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Herzog" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004555" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034420v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Sushruth" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Pablo Grassi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila A&#239;t Oukaci" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043203" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065308v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034001" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339472v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guyader" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.04.068" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184535v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koplak" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1050;. Kravchuk" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. Useinov" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talantsev" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.07.024" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337686v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Wei Liao" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam O'Brien" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Atxitia" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raposo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201901876" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337730v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.064424" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053645v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab27e6" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106722v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144402" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358162v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Monteblanco" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassailly" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.205301" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367544v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Halisdemir" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1f4d" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323689v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0207-8" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950274v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0199-x" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011597v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05351" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943981v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Madon" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220405" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814721v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-80555-5" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388308v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S Tao" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L N Jiang" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W J Kong" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Z Chen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027909" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388092v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Han" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Yu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshan Zhan" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054013" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764541v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medapalli" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054419" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900888v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chshiev" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27720-7" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950851v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beigne" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aabf2b" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011611v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02250j" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949091v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aae341" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011330v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Senet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144437" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654261v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant-Jambert" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.002" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686946v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5adf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624248v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrudan" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kachel" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144427" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686947v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vyazmensky" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Engel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mc. Murtry" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.05.084" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654267v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Adam" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993604" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686930v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vautrin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174426" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624257v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134303" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686942v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703474" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686949v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Nahuel Monteblanco" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600390" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316259v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Augustin Chioar" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11446" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889081v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bersweiler" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/33/336005" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646502v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madon" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ch Pham" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.144423" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381236v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064419" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159669v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raabe" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09815" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972763v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Eduardo Cortes-Mestizo" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Briones" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Briones" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindranath Droopad" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perez-Caro" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.014304" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284012v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174403" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284014v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435004" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284011v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorobiov" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Lytvynenko" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derecha" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.06.009" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284013v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duluard" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905245" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370039v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabor" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zighem" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherif" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324714400220" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284022v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Stashkevich" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussigne" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Cherif" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostylev" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.214409" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972751v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Cortes-Mestizo" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H M&#233;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Droopad" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936792" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381343v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224431" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282858v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmitt" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Steil" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alebrand" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ganss" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50257-3" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282629v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H. Lambert" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steil" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uhlir" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3864" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282617v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5547" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282621v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briones" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briones" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuadrado" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Martinez-Anton" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcmurtry" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895028" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282855v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.018" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282869v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez-Flores" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Halt&#233;" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stamm" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4466" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159660v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05702" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159649v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santos Burgos" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.220407" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282628v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Bierbrauer" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.144404" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282624v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. D. Ch S. Varaprasad" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Takahashi" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253493" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282864v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cuadrado" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Diaz De Leon" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Martinez-Anton" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.0A1538" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053225v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougemaille" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064411" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050764v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887347" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993344v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/33/339602" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934439v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Riahi" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/29/296001" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276611v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boeglin" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214412" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276626v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Melchior" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rollinger" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Thielen" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.104415" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276623v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gabor" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor Jr." TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.07.028" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NV1J0BX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934449v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/035026" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344189v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dulluard" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2243410" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949044v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrejon" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelloux" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Weil" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiaville" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106601" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949039v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chschiev" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184420" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085985v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Cinchetti" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759109" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719565v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pigeau" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hahn" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Naletov" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.247602" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345387v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piraux" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Abreu Araujo" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Srivastava" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731640" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370043v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cascales" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herranz" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aliev" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Szczepa&#324;ski" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugaev" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.066601" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085989v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703666" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370046v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasile" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4706570" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566336v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.057209" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949052v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Childress" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.060401" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370047v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.134413" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741526v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583584" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370050v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.047207" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370057v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466778" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949088v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.3.073002" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949210v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841812" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370070v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duret" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.02.009" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5X47BLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370059v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faure-Vincent" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134429" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189822v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838455" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370069v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Snoeck" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baules" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benassayag" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Greullet" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/5/055219" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370066v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Khiraoui" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.01.015" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-376MFGJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370062v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Zermatten" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maris" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miron" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.033301" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202458v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Carey" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835201" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666511v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halley" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.187202" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212149v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370074v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerrero" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villar" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Greullet" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822812" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949247v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734378" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370087v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2793619" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370090v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/16/165201" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370093v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sicot" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellouard" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/3/012" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370098v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belouard" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2172717" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211478v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panissod" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021842v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouguelet" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080481v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1882762" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370101v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schuhl" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136233" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370106v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.106602" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370116v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouguelet" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1646220" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370103v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Buttet" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Snoeck" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00234-6" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99TVZ4JD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370112v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rottl&#228;nder" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elhoussine" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.064430" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370108v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004154" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PX697VWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666494v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Kammerer" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hebrard" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braun" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alnot" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.824232" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133541v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370120v2" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canet" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1586785" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370119v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.184404" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949319v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sajieddine" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1630171" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370131v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.144411" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370126v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ounadjela" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020110" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GX069BZ2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370124v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rottl&#228;nder" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00302-7" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-10W2VQT4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370138v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demand" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padovani" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bucher" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00031-8" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPK73Q1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370125v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.107206" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370136v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.054422" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370140v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Stamps" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meny" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020019" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQNQLZB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370123v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Dennis" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Borges" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D Buda" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ebels" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Gregg" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/49/201" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04370640v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.144402" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04370637v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dimopoulos" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.104423" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04370635v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1374223" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949497v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.052409" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953390v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1373696" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954383v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.11344" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666347v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stamps" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.6467" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04370631v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van den Berg" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.580" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370629v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chicanne" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Krenn" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Scheurer" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150117" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611081v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ounadjela" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hommet" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369853" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370625v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nassar" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaur&#232;s" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petroff" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.121952" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370143v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ferr&#233;" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousseaux" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364628" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370621v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5478-9_50" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CJR4D0FN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370607v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferr&#233;" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Grange" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.119567" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370081v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.3428" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370078v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseaux" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decanini" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.272.5269.1782" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370083v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gregg" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Allen" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.1580" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002760v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010062v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-hehn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4240-5925" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131069632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05490416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harjinder Singh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Igarashi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/z2sz-2tdz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez E." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grisk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anad&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malinowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0312055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o L. Petitdemange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiskopf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fino Caseiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05917" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05584979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sneha Pamarthi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianantoandro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Keller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/kcfj-t6f9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kunyangyuen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Malinowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-X Lin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Guen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qntz-fw15" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Geiskopf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Igarashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0254042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le-Guen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mangin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.23.044018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252341v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Peng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202505423" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Xun Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.144408" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha Gupta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Pankratova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Riepp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pereiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biplab Sanyal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58411-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan &#24070; Zhang &#24352;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin &#23486; Hong &#27946;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongqing &#25102;&#24198; Zhao &#36213;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Malinowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/ade8e7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Nukui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Iihama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuaki Ishibashi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Yamashita" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akimasa Sakuma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.016701" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Nava Antonio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun&#8208;xiao Lin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hamara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202500056" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371324v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ruello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/j3rp-6ylg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252345v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/h12x-tcwf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05284618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#237;az" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5qnm-zgjt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hennecke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schick" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis P H Sidiropoulos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Xiao Lin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63571-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor da Costa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petitdemange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03672" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonthum Kunyangyuen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Seng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.5c01060" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Desbuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hehn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Michez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0281311" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kandpal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44306-024-00067-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04676337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Desbuis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Weber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202400226" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585756v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Jarecki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mattern" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fried-Conrad Weber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Etienne Pudell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Guang Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01602-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdan Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marquez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingming Lai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45820-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Jun Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Min Hung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01642" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04371362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04487767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyu Zhang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202311643" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612123v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Strungaru" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R. Massey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48795-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courtois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Koblischka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Lin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094502" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04714394v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olleros-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41565-024-01788-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081800v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pac&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fert&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riepp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2024.147461" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764350v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.22.044051" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585716v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.21.044003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585736v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pac&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kovalenko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Solano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bailleul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200413" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094422" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Wegrowe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0205911" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Peng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kunyangyuen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salomoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Igarashi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180359" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04638323v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiao Lin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.094412" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gorchon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.014068" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallobra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/acda83" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031698v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshan Liu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houyi Cheng" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiwen Wang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Eimer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131716" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369986v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.L220403" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04241638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Polley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Rastogi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushalya Jhuria" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh5562" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024360v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01499-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait-Oukaci" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoeffler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grassi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sarpi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2238010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370013v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desbuis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Weber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.214424" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244267v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150250" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04241633v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lema&#238;tre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244308v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c19411" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276637v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Peng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salomoni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.20.014068" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244300v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.214415" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024365v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36164-1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04276647v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157754" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227118v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farcis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.034070" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229028v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40721-z" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371103v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Grassi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Geilen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila Ait Oukaci" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094444" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764405v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Fan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Wei" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxun Huang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200114" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04278426v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peer Zeuschner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.134401" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764376v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.105.054410" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764416v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cardin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Safaei" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.443440" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244274v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04030694v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Freire&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202204683" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370022v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Quessab" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wen Xu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091944" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763184v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097448" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370019v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169919" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433354v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Wei" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.15.054065" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370025v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morgunov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezverkhnii" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fache" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134424" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370026v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Gonz&#225;lez-Ruano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caso" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Johnsen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98079-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411655v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantine Katcko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202009467" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03433380v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.90.081009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366846v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sch&#246;nke" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Yeste" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Reeve" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Kerber" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202102307" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370028v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farkhad Aliev" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100805" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239335v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Han" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2021.3069382" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420828v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Terrier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Halt&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Guyader" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167883" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273147v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110836" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370023v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Koplak" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bezverkhnii" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Sadovnikov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Morgunov" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac3c0a" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408466v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Chang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abc582" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03113275v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.103.024411" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001203v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;dalo Sanz-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Massouras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reyren" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Sch&#225;nilec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008135" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999602v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#246;gl" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Cascales" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014030" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030501v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03373" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887697v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.174421" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053628v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab75ff" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370036v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.020405" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001191v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000470" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996570v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Louis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Mohseni" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#228;cher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024047" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928269v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ait Oukaci" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoeffler" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarpi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.024083" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02893580v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Lin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013369" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370037v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bersweiler" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Bender" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Peral" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Eichenberger" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab8b95" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950694v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M Herzog" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004555" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016234v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202001996" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032944v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weder" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Korff Schmising" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.102.174437" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02988288v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Ygnacio Arriola C&#243;rdova" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00488-3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034420v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Sushruth" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Pablo Grassi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosseila A&#239;t Oukaci" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.2.043203" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901555v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cinar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Puliafito" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.166296" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337703v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.044006" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01987996v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerqueira" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yin Qin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Dang" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Djeffal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03386" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184555v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quessab" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deb" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.024425" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184539v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.027202" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106722v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwen Yang" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144402" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337730v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.064424" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337686v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Wei Liao" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam O'Brien" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Atxitia" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Raposo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201901876" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02184535v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Koplak" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1050;. Kravchuk" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. Useinov" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talantsev" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.07.024" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053645v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab27e6" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337593v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Alves" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malka" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.144421" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02161961v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikako Makita" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144305" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337736v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kichin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024019" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999633v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingshan Tao" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihua Wan" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafeng Feng" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiang Wei" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00205" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367544v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Halisdemir" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1f4d" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323689v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0207-8" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358162v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Monteblanco" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassailly" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.205301" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02065308v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034001" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339472v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Guyader" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.04.068" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388308v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S Tao" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L N Jiang" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W J Kong" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Z Chen" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5027909" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903085v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soong-Geun Je" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titiksha Srivastava" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Ha Pham" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b03653" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011597v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b05351" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950825v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804004" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388092v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houfang Liu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiufeng Han" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Yu" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshan Zhan" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.10.054013" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864006v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064032" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943981v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Madon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Wegrowe" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Montaigne" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220405" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01814721v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-80555-5" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950851v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah El Hadri" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Beigne" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Fullerton" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aabf2b" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764541v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medapalli" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S El Hadri" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.054419" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900888v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chshiev" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27720-7" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011611v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frougier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr02250j" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086049v2" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Saglam" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Carlos Rojas-Sanchez" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.98.094407" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011330v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duluard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Negulescu" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Senet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144437" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949091v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le F&#232;vre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aae341" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068295v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.174407" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827871v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vernier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.024401" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764558v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5017738" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950274v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louis" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lomakin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0199-x" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686936v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134416" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624248v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abrudan" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kachel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144427" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686946v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa5adf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686947v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vyazmensky" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Engel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mc. Murtry" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.05.084" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686942v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201703474" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686930v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vautrin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sala" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.174426" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654267v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamadeh" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Pirro" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Adam" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993604" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624257v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134303" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686949v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Nahuel Monteblanco" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600390" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624235v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallobra" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fache" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.144403" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654261v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pirro" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavanant-Jambert" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meyer" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tao" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.02.002" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654231v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vautrin" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenoble" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355003" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576502v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Yang" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201603638" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDLFCG3N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889081v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bersweiler" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/28/33/336005" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646502v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madon" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Ch Pham" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.144423" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381232v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lambert" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064412" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686955v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lin" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939966" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599013v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lengaigne" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.147203" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381236v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.064419" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316259v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canals" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Augustin Chioar" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dai Nguyen" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11446" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686954v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H Lambert" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943107" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246638v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernier" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908177" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284013v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duluard" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Briones" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905245" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972763v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Eduardo Cortes-Mestizo" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Briones" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindranath Droopad" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perez-Caro" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.014304" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284014v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435004" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284012v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174403" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246637v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liu" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907615" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284011v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorobiov" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ia. Lytvynenko" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Derecha" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.06.009" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246640v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tolley" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922603" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284022v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Stashkevich" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussigne" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Cherif" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kostylev" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.214409" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370039v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabor" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zighem" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherif" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324714400220" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01381343v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.224431" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04972751v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Cortes-Mestizo" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H M&#233;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Droopad" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936792" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159669v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belkhou" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Raabe" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09815" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284017v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Tao" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. X. Yang" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L. Zuo" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Lengaigne" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.157204" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282855v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.07.018" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282869v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez-Flores" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Halt&#233;" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stamm" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4466" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282622v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piraux" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Srivastava" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Antohe" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174421" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159649v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Santos Burgos" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.220407" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282628v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alebrand" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Bierbrauer" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gottwald" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schmitt" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.144404" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282624v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H Lambert" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. D. Ch S. Varaprasad" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Takahashi" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253493" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159660v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05702" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282621v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Briones" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briones" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuadrado" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Martinez-Anton" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcmurtry" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895028" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282860v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Suire" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863689" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282623v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Liang" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.085310" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359003v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moisan" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mauchain" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04658" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053225v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rougemaille" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grimm" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Wagner" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.064411" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050764v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liang" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887347" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282864v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cuadrado" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Diaz De Leon" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Martinez-Anton" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.0A1538" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282858v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Steil" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ganss" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2014-50257-3" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282629v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-H. Lambert" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steil" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uhlir" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3864" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282617v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5547" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276612v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suire" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813015" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276623v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Gabor" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petrisor Jr." TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.07.028" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NV1J0BX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993344v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/33/339602" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934439v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Riahi" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/29/296001" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276611v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boeglin" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214412" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276626v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Melchior" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rollinger" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Thielen" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.104415" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934449v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/035026" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344189v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dulluard" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2243410" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345391v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.064403" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345387v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Piraux" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Abreu Araujo" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Srivastava" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731640" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741538v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3687174" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949044v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Torrejon" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelloux" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Weil" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thiaville" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.106601" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949039v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxing Yang" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairbek Chschiev" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.184420" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085985v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Cinchetti" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4759109" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719565v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pigeau" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hahn" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Loubens" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Naletov" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.247602" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741544v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Lin" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1748" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085989v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3703666" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370043v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cascales" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herranz" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aliev" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Szczepa&#324;ski" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugaev" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.066601" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370046v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vasile" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4706570" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370047v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.134413" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741526v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerken" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paul" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583584" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566336v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.057209" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949052v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R Childress" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.060401" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949088v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.3.073002" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370057v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466778" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370050v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.047207" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397879v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345332v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Henry" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangin" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.224435" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370059v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Faure-Vincent" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134429" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949210v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841812" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370070v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schuhl" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duret" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2008.02.009" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5X47BLX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189822v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838455" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370066v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Khiraoui" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajieddine" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2008.01.015" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-376MFGJW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345244v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3041640" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370069v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Snoeck" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baules" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benassayag" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tiusan" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Greullet" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/5/055219" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202458v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Carey" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2835201" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370062v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Zermatten" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaudin" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maris" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miron" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.033301" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949247v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alnot" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734378" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370074v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerrero" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villar" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Greullet" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822812" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212149v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halley" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.187202" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370087v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2793619" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370090v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/16/165201" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370097v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me de Buttet" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.104439" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370093v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sicot" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellouard" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/3/012" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370098v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicot" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belouard" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2172717" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211478v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panissod" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080481v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alnot" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1882762" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370101v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoble" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schuhl" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136233" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021842v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jouguelet" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370106v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure-Vincent" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.106602" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370112v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rottl&#228;nder" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elhoussine" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.064430" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370116v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouguelet" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1646220" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370103v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Buttet" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Snoeck" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00234-6" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-99TVZ4JD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133541v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braun" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alnot" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370108v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004154" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PX697VWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666494v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Kammerer" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hebrard" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2004.824232" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370119v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.184404" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949319v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sajieddine" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1630171" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370120v2" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canet" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1586785" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370125v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.107206" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370126v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ounadjela" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020110" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GX069BZ2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370124v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rottl&#228;nder" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00302-7" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-10W2VQT4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370138v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demand" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Padovani" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bucher" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(02)00031-8" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPK73Q1D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02535210v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fischer" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1498153" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370136v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.054422" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370123v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Dennis" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Borges" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D Buda" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ebels" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Gregg" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/14/49/201" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370140v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Stamps" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meny" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020019" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQNQLZB6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370131v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.144411" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953390v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1373696" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04370635v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1374223" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949497v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hrabovsky" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.63.052409" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04370640v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.144402" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04370637v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dimopoulos" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.104423" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666347v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stamps" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.6467" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04370631v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van den Berg" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.580" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954383v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.11344" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370629v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chicanne" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Krenn" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Scheurer" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150117" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611081v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ounadjela" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hommet" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.369853" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370625v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nassar" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaur&#232;s" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petroff" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fert" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.121952" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370607v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferr&#233;" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Grange" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousseaux" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.119567" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370143v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ferr&#233;" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364628" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370621v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5478-9_50" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CJR4D0FN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370081v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bucher" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.3428" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370078v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseaux" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decanini" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.272.5269.1782" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370083v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Gregg" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Allen" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viret" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.1580" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002760v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010062v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>