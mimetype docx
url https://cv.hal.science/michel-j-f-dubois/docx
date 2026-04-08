--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Dubois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert référent en sciences de l'agriculture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-j-f-dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2797-8642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algorithm, the Farmer and the Agronomist: Who is Smart in Smart Farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Yatskul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.55-76. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkering for soil care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscotech198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les Paysans-Chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 258, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pulsion anarchiste comme résistance à la destruction de la biosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Charlotte Giust-Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N°37, pp.121 - 133. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.037.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agricole et les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Evolution agrotechnique contemporaine, 7 (article 199)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bricolage, au cœur des transitions agricoles vers la durabilité des agroéquipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7905355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Digital Technologies on Farms’ Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie à l’heure du développement durable. Présentation du dossier « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jalenques-Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Soriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l’innovation dans les formations des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau en agriculture, dans la tourmente de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’agroécologie comme sous-ensemble du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Evolution agrotechnique contemporaine, 5, pp.21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5856386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Availability of Specific Agri-Equipment Influence Cropping System Design? A Case Study of Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Transforming AgriFood Systems under a Changing Climate, 12 (2237), pp.24. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12092237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition environnementale et numérique de l’agriculture française : Une approche par la dépendance au sentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Sustainable Development and Innovation in Engineering School: Students’ Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Belhenniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.6002. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13116002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et innovation dans la formation d’ingénieurs : quelle perception des enseignants d’UniLaSalle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agrotechnique pour 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.34-36 (n°245)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligence économique à l’intelligence des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Soutenabilité sociétale et environnementale de l’innovation, 4, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal & Technique : Vers de nouveaux espaces de constitutivité des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de l'agromachinisme. Prémices d'un nouvel encyclopédisme des savoirs et des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’un bootcamp dédié à l’innovation ouverte centrée sur les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution agrotechnique contemporaine, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique instituante des agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 28 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.028.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development as a driver for educational innovation in engineering school: the case of UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (4), pp.570-588. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1501348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations agrotechniques contemporaines : vers l'invention d'une nouvelle culture technique agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau ingenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.153-155. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.047.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie dans les problématiques agricoles, alimentaires et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle mesure de la résilience des moyens d'existence. Méthodologie et équation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Calef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ATM - Mondes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXIIèmes Journées sur le développement, 32, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : réflexion intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institution ? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institutions? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3/4), pp.227. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Assessment of Farms'Economic vulnerability according to Farmers' Risk and Ambiguity Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rose Randriamarolo-Malavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Edouard Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">193rd EAAE SEMINAR Workshop (1st joined EAAE-EAERE seminar) Valuation Methos in Agro-food and Environmental Economics. What’s next ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDA (Centre de Recerca en Economia i Desenvolupament Agroalimentari); EAAE (European Association of Agricultural Economists); EARE (European Association of Environmental and Resource Economists), Dec 2025, Castelldelfels (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tinkering in adapting available equipment to farmers' technical facts and sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l'innovation dans la formation des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping available agricultural equipment to enable farmers’ and manufacturers’ interactions for an agroecological transition. The case of legume crops in Hauts-de-France region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8169345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers-inventors in agro-equipment: logic of action, accompaniment, diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE « intégrée » comme source de valeur des Industries Agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Igalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement durable (JMDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Dec 2018, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure, libération ou aliénation ? Rôle du discernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium : « PROCEDURE ET DISCERNEMENT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique et Veille Stratégique: de sa pratique en entreprise à son rôle dans l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE RÉSEAU INGENIUM - DISCERNEMENT ET PROCÉDURE DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage of agri-equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EurAgEng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Technologies and Solutions for Efficient and Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Villepinte, France. , 2022, 5th SIMA AgriTechDay. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7789532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation des agroéquipements : au carrefour entre agriculteurs, industriels et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème RDV Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 2024, 978-2-37361-448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'épistémologie pour l'ingénieur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2021, Collection "essais", Marc Silberstein, 978-2-37361-276-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humain en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sciences, société et nouvelles technologies - série : Interdisciplinarité autour du social, 9781784056803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine III Animal & Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ingénieur du XXIe siècle, 979-10-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans in the making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2020, Science, society and technologies series - Social interdisciplinarity set, 978-1-78630-584-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution Agrotechnique Contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Caroux; Michel J.F. Dubois; Loïc Sauvée. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ingénieur au XXIe siècle, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ingénieur au XXIe Siècle, 979-10-91901-24-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine. Les transformations de la culture technique agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. 2016, 978-2-914279-15-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans un monde sans croissance Quelle transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-220-07983-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine 1 - Les transformations de la culture technique agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-914279-15-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métaphore et l'improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-06678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant et l'indéterminé tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUE - Editions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-613-1-57336-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant et l'indéterminé tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUE - Editions Universitaires Européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-613-1-59283-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain en devenir, ou : au commencement était la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise des institutions de soins Au coeur des enjeux civilisationnels et écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.197-212, 2026, 978-2-38642-620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques zombies aux techniques vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux Manuel de conception orienté milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète Terre et ses possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux. Manuel de conception technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-146, 2024, Essais, 978-2-37361-447-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services mobiles, l'individu et la société : une révolution psychologique, sociale, anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications et services mobiles : Des usages quotidiens aux enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-030369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile services, the individual and society: a psychological, social, anthropological revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications et services mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Evolution agrotechnique contemporaine III. Animal & Technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine III. Animal &amp; Technique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-19-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Evolution agrotechnique contemporaine III. Animal & Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Dubarral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine III. Animal &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agricultural innovation under digitalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Transformations in the Era of Digitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-7262-6.ch015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Plant Breeding for a Sustainable Supply of High-Quality Plant Raw Materials for the Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pétiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megatrends in Food and Agriculture: Technology, Water Use and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1119391148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et développements. Evolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Évolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôl éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des élèves ingénieurs au développement durable -Une approche par et pour l'innovation pédagogique à LaSalle Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, Créativité et Innovation dans la formation et l'activité d'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse conclusive et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRÉATION, CRÉATIVITÉ ET INNOVATION DANS LA FORMATION ET L'ACTIVITÉ D'INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, 2017, 979-10-9190101-24-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Évolution agrotechnique contemporaine. Les transformations de la culture technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Agrotechnique Contemporaine. Les transformations de la culture technique agricole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19539290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et développements. Évolution agrotechnique contemporaine Les transformations de la culture technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine Les transformations de la culture technique agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19539290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme est-il un objet quantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Blaquart et Jean-Baptiste Lecuit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'humain - La fin des évidences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p 41-64, 2010, 978-2-296-11482-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Haut du rocher de Prométhée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Blaise Ollivier et Renaud Sainsaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise en débat dans la société démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, p 113-126, 2001, 2-7246-0848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal des psychologues -N°403 -Mars/avril 2023 -p 24-29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ARTIFICIELLE, ROBOTIQUE ET AGTECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur « Prolégomènes à une psychologie psychanalytique de la crise environnementale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation d’une agriculture durable. Quels rôles pour les coopératives ? Une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Costech N°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Dubois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert référent en sciences de l'agriculture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-j-f-dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2797-8642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algorithm, the Farmer and the Agronomist: Who is Smart in Smart Farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Yatskul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.55-76. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agricole et les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Evolution agrotechnique contemporaine, 7 (article 199)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pulsion anarchiste comme résistance à la destruction de la biosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Charlotte Giust-Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N°37, pp.121 - 133. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.037.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les Paysans-Chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 258, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkering for soil care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscotech198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bricolage, au cœur des transitions agricoles vers la durabilité des agroéquipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7905355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Digital Technologies on Farms’ Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau en agriculture, dans la tourmente de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l’innovation dans les formations des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie à l’heure du développement durable. Présentation du dossier « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jalenques-Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Soriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’agroécologie comme sous-ensemble du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Evolution agrotechnique contemporaine, 5, pp.21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5856386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Availability of Specific Agri-Equipment Influence Cropping System Design? A Case Study of Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Transforming AgriFood Systems under a Changing Climate, 12 (2237), pp.24. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12092237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition environnementale et numérique de l’agriculture française : Une approche par la dépendance au sentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligence économique à l’intelligence des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Soutenabilité sociétale et environnementale de l’innovation, 4, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et innovation dans la formation d’ingénieurs : quelle perception des enseignants d’UniLaSalle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Sustainable Development and Innovation in Engineering School: Students’ Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Belhenniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.6002. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13116002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agrotechnique pour 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.34-36 (n°245)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal & Technique : Vers de nouveaux espaces de constitutivité des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’un bootcamp dédié à l’innovation ouverte centrée sur les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution agrotechnique contemporaine, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de l'agromachinisme. Prémices d'un nouvel encyclopédisme des savoirs et des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique instituante des agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 28 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.028.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations agrotechniques contemporaines : vers l'invention d'une nouvelle culture technique agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development as a driver for educational innovation in engineering school: the case of UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (4), pp.570-588. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1501348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau ingenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.153-155. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.047.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie dans les problématiques agricoles, alimentaires et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle mesure de la résilience des moyens d'existence. Méthodologie et équation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Calef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ATM - Mondes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXIIèmes Journées sur le développement, 32, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : réflexion intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institution ? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institutions? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3/4), pp.227. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Assessment of Farms'Economic vulnerability according to Farmers' Risk and Ambiguity Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rose Randriamarolo-Malavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Edouard Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">193rd EAAE SEMINAR Workshop (1st joined EAAE-EAERE seminar) Valuation Methos in Agro-food and Environmental Economics. What’s next ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDA (Centre de Recerca en Economia i Desenvolupament Agroalimentari); EAAE (European Association of Agricultural Economists); EARE (European Association of Environmental and Resource Economists), Dec 2025, Castelldelfels (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tinkering in adapting available equipment to farmers' technical facts and sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l'innovation dans la formation des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping available agricultural equipment to enable farmers’ and manufacturers’ interactions for an agroecological transition. The case of legume crops in Hauts-de-France region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8169345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers-inventors in agro-equipment: logic of action, accompaniment, diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE « intégrée » comme source de valeur des Industries Agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Igalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement durable (JMDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Dec 2018, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure, libération ou aliénation ? Rôle du discernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium : « PROCEDURE ET DISCERNEMENT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique et Veille Stratégique: de sa pratique en entreprise à son rôle dans l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE RÉSEAU INGENIUM - DISCERNEMENT ET PROCÉDURE DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage of agri-equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EurAgEng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Technologies and Solutions for Efficient and Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Villepinte, France. , 2022, 5th SIMA AgriTechDay. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7789532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation des agroéquipements : au carrefour entre agriculteurs, industriels et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème RDV Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 2024, 978-2-37361-448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'épistémologie pour l'ingénieur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2021, Collection "essais", Marc Silberstein, 978-2-37361-276-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans in the making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2020, Science, society and technologies series - Social interdisciplinarity set, 978-1-78630-584-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humain en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sciences, société et nouvelles technologies - série : Interdisciplinarité autour du social, 9781784056803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine III Animal & Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ingénieur du XXIe siècle, 979-10-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution Agrotechnique Contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Caroux; Michel J.F. Dubois; Loïc Sauvée. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ingénieur au XXIe siècle, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ingénieur au XXIe Siècle, 979-10-91901-24-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine 1 - Les transformations de la culture technique agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-914279-15-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans un monde sans croissance Quelle transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-220-07983-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine. Les transformations de la culture technique agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. 2016, 978-2-914279-15-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métaphore et l'improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-06678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant et l'indéterminé tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUE - Editions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-613-1-57336-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant et l'indéterminé tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUE - Editions Universitaires Européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-613-1-59283-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain en devenir, ou : au commencement était la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise des institutions de soins Au coeur des enjeux civilisationnels et écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.197-212, 2026, 978-2-38642-620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète Terre et ses possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux. Manuel de conception technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-146, 2024, Essais, 978-2-37361-447-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques zombies aux techniques vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux Manuel de conception orienté milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services mobiles, l'individu et la société : une révolution psychologique, sociale, anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications et services mobiles : Des usages quotidiens aux enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-030369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile services, the individual and society: a psychological, social, anthropological revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications et services mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Evolution agrotechnique contemporaine III. Animal & Technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine III. Animal &amp; Technique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-19-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Evolution agrotechnique contemporaine III. Animal & Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Dubarral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine III. Animal &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agricultural innovation under digitalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Transformations in the Era of Digitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-7262-6.ch015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et développements. Evolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Évolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôl éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Plant Breeding for a Sustainable Supply of High-Quality Plant Raw Materials for the Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pétiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megatrends in Food and Agriculture: Technology, Water Use and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1119391148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse conclusive et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRÉATION, CRÉATIVITÉ ET INNOVATION DANS LA FORMATION ET L'ACTIVITÉ D'INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, 2017, 979-10-9190101-24-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des élèves ingénieurs au développement durable -Une approche par et pour l'innovation pédagogique à LaSalle Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, Créativité et Innovation dans la formation et l'activité d'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Évolution agrotechnique contemporaine. Les transformations de la culture technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Agrotechnique Contemporaine. Les transformations de la culture technique agricole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19539290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et développements. Évolution agrotechnique contemporaine Les transformations de la culture technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine Les transformations de la culture technique agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19539290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme est-il un objet quantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Blaquart et Jean-Baptiste Lecuit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'humain - La fin des évidences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p 41-64, 2010, 978-2-296-11482-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Haut du rocher de Prométhée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Blaise Ollivier et Renaud Sainsaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise en débat dans la société démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, p 113-126, 2001, 2-7246-0848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal des psychologues -N°403 -Mars/avril 2023 -p 24-29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ARTIFICIELLE, ROBOTIQUE ET AGTECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur « Prolégomènes à une psychologie psychanalytique de la crise environnementale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation d’une agriculture durable. Quels rôles pour les coopératives ? Une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Costech N°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="920FF58C"/>
+    <w:nsid w:val="FCB716D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-j-f-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2797-8642" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0j" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kefi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscotech198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05426662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Charlotte Giust-Ollivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.037.0121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sboui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7905355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques-Vigouroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Soriya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5856386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780875v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092237" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.-F. Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261337v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250651v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04357411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.028.0097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254348v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1501348" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04357373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0151" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Stengel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Randriamarolo-Malavaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard G&#233;rard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Havet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Postic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8169345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789532" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261161v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256570v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260667v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100181000" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sonntag" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380659v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254417v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379427v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.materiologiques.com/prendre-soin-des-milieux-" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293846v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Dubarral" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tiard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293839v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laplane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414746v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech114" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-j-f-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2797-8642" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0j" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Charlotte Giust-Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.037.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05426662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kefi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscotech198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sboui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7905355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques-Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Soriya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5856386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780875v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092237" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.-F. Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04357411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.028.0097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04357373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254348v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1501348" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0151" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Stengel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Randriamarolo-Malavaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard G&#233;rard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Havet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Postic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8169345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789532" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261161v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100181000" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sonntag" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380659v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293856v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379427v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.materiologiques.com/prendre-soin-des-milieux-" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293846v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Dubarral" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tiard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laplane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414746v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech114" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>