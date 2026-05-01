--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Dubois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert référent en sciences de l'agriculture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-j-f-dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2797-8642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algorithm, the Farmer and the Agronomist: Who is Smart in Smart Farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Yatskul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.55-76. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agricole et les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Evolution agrotechnique contemporaine, 7 (article 199)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pulsion anarchiste comme résistance à la destruction de la biosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie-Charlotte Giust-Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N°37, pp.121 - 133. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.037.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les Paysans-Chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 258, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkering for soil care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscotech198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bricolage, au cœur des transitions agricoles vers la durabilité des agroéquipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7905355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Digital Technologies on Farms’ Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau en agriculture, dans la tourmente de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l’innovation dans les formations des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie à l’heure du développement durable. Présentation du dossier « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jalenques-Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Soriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’agroécologie comme sous-ensemble du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Evolution agrotechnique contemporaine, 5, pp.21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5856386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Availability of Specific Agri-Equipment Influence Cropping System Design? A Case Study of Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Transforming AgriFood Systems under a Changing Climate, 12 (2237), pp.24. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12092237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition environnementale et numérique de l’agriculture française : Une approche par la dépendance au sentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligence économique à l’intelligence des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Soutenabilité sociétale et environnementale de l’innovation, 4, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et innovation dans la formation d’ingénieurs : quelle perception des enseignants d’UniLaSalle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Sustainable Development and Innovation in Engineering School: Students’ Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Belhenniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.6002. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13116002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agrotechnique pour 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.34-36 (n°245)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal & Technique : Vers de nouveaux espaces de constitutivité des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’un bootcamp dédié à l’innovation ouverte centrée sur les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution agrotechnique contemporaine, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de l'agromachinisme. Prémices d'un nouvel encyclopédisme des savoirs et des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique instituante des agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 28 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.028.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations agrotechniques contemporaines : vers l'invention d'une nouvelle culture technique agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development as a driver for educational innovation in engineering school: the case of UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (4), pp.570-588. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1501348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau ingenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.153-155. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.047.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie dans les problématiques agricoles, alimentaires et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle mesure de la résilience des moyens d'existence. Méthodologie et équation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Calef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ATM - Mondes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXIIèmes Journées sur le développement, 32, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : réflexion intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institution ? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institutions? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3/4), pp.227. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Assessment of Farms'Economic vulnerability according to Farmers' Risk and Ambiguity Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rose Randriamarolo-Malavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Edouard Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">193rd EAAE SEMINAR Workshop (1st joined EAAE-EAERE seminar) Valuation Methos in Agro-food and Environmental Economics. What’s next ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDA (Centre de Recerca en Economia i Desenvolupament Agroalimentari); EAAE (European Association of Agricultural Economists); EARE (European Association of Environmental and Resource Economists), Dec 2025, Castelldelfels (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tinkering in adapting available equipment to farmers' technical facts and sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l'innovation dans la formation des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping available agricultural equipment to enable farmers’ and manufacturers’ interactions for an agroecological transition. The case of legume crops in Hauts-de-France region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8169345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers-inventors in agro-equipment: logic of action, accompaniment, diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE « intégrée » comme source de valeur des Industries Agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Igalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement durable (JMDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Dec 2018, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure, libération ou aliénation ? Rôle du discernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium : « PROCEDURE ET DISCERNEMENT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique et Veille Stratégique: de sa pratique en entreprise à son rôle dans l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE RÉSEAU INGENIUM - DISCERNEMENT ET PROCÉDURE DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage of agri-equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EurAgEng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Technologies and Solutions for Efficient and Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Villepinte, France. , 2022, 5th SIMA AgriTechDay. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7789532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation des agroéquipements : au carrefour entre agriculteurs, industriels et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème RDV Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 2024, 978-2-37361-448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'épistémologie pour l'ingénieur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2021, Collection "essais", Marc Silberstein, 978-2-37361-276-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans in the making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2020, Science, society and technologies series - Social interdisciplinarity set, 978-1-78630-584-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humain en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sciences, société et nouvelles technologies - série : Interdisciplinarité autour du social, 9781784056803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine III Animal & Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ingénieur du XXIe siècle, 979-10-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution Agrotechnique Contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Caroux; Michel J.F. Dubois; Loïc Sauvée. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ingénieur au XXIe siècle, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ingénieur au XXIe Siècle, 979-10-91901-24-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine 1 - Les transformations de la culture technique agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-914279-15-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans un monde sans croissance Quelle transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-220-07983-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine. Les transformations de la culture technique agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. 2016, 978-2-914279-15-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métaphore et l'improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-06678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant et l'indéterminé tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUE - Editions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-613-1-57336-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant et l'indéterminé tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUE - Editions Universitaires Européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-613-1-59283-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain en devenir, ou : au commencement était la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise des institutions de soins Au coeur des enjeux civilisationnels et écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.197-212, 2026, 978-2-38642-620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète Terre et ses possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux. Manuel de conception technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-146, 2024, Essais, 978-2-37361-447-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques zombies aux techniques vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux Manuel de conception orienté milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services mobiles, l'individu et la société : une révolution psychologique, sociale, anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications et services mobiles : Des usages quotidiens aux enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-030369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile services, the individual and society: a psychological, social, anthropological revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications et services mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Evolution agrotechnique contemporaine III. Animal & Technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine III. Animal &amp; Technique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-19-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Evolution agrotechnique contemporaine III. Animal & Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Dubarral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine III. Animal &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agricultural innovation under digitalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Transformations in the Era of Digitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-7262-6.ch015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et développements. Evolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Évolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôl éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Plant Breeding for a Sustainable Supply of High-Quality Plant Raw Materials for the Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pétiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megatrends in Food and Agriculture: Technology, Water Use and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1119391148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse conclusive et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRÉATION, CRÉATIVITÉ ET INNOVATION DANS LA FORMATION ET L'ACTIVITÉ D'INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, 2017, 979-10-9190101-24-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des élèves ingénieurs au développement durable -Une approche par et pour l'innovation pédagogique à LaSalle Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, Créativité et Innovation dans la formation et l'activité d'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Évolution agrotechnique contemporaine. Les transformations de la culture technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Agrotechnique Contemporaine. Les transformations de la culture technique agricole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19539290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et développements. Évolution agrotechnique contemporaine Les transformations de la culture technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine Les transformations de la culture technique agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19539290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme est-il un objet quantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Blaquart et Jean-Baptiste Lecuit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'humain - La fin des évidences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p 41-64, 2010, 978-2-296-11482-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Haut du rocher de Prométhée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Blaise Ollivier et Renaud Sainsaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise en débat dans la société démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, p 113-126, 2001, 2-7246-0848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal des psychologues -N°403 -Mars/avril 2023 -p 24-29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ARTIFICIELLE, ROBOTIQUE ET AGTECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur « Prolégomènes à une psychologie psychanalytique de la crise environnementale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation d’une agriculture durable. Quels rôles pour les coopératives ? Une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Costech N°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Dubois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert référent en sciences de l'agriculture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-j-f-dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2797-8642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algorithm, the Farmer and the Agronomist: Who is Smart in Smart Farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Yatskul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.55-76. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agricole et les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Evolution agrotechnique contemporaine, 7 (article 199)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les Paysans-Chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 258, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkering for soil care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscotech198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bricolage, au cœur des transitions agricoles vers la durabilité des agroéquipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7905355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Digital Technologies on Farms’ Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau en agriculture, dans la tourmente de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie à l’heure du développement durable. Présentation du dossier « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jalenques-Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Soriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l’innovation dans les formations des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’agroécologie comme sous-ensemble du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Evolution agrotechnique contemporaine, 5, pp.21. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5856386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Availability of Specific Agri-Equipment Influence Cropping System Design? A Case Study of Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Transforming AgriFood Systems under a Changing Climate, 12 (2237), pp.24. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12092237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition environnementale et numérique de l’agriculture française : Une approche par la dépendance au sentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligence économique à l’intelligence des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Soutenabilité sociétale et environnementale de l’innovation, 4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et innovation dans la formation d’ingénieurs : quelle perception des enseignants d’UniLaSalle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Sustainable Development and Innovation in Engineering School: Students’ Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Belhenniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.6002. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13116002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agrotechnique pour 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.34-36 (n°245)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal & Technique : Vers de nouveaux espaces de constitutivité des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’un bootcamp dédié à l’innovation ouverte centrée sur les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution agrotechnique contemporaine, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de l'agromachinisme. Prémices d'un nouvel encyclopédisme des savoirs et des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique instituante des agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 28 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.028.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development as a driver for educational innovation in engineering school: the case of UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (4), pp.570-588. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1501348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations agrotechniques contemporaines : vers l'invention d'une nouvelle culture technique agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau ingenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.153-155. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.047.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie dans les problématiques agricoles, alimentaires et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : réflexion intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle mesure de la résilience des moyens d'existence. Méthodologie et équation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Calef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ATM - Mondes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXIIèmes Journées sur le développement, 32, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institution ? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institutions? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3/4), pp.227. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Assessment of Farms'Economic vulnerability according to Farmers' Risk and Ambiguity Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rose Randriamarolo-Malavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Edouard Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">193rd EAAE SEMINAR Workshop (1st joined EAAE-EAERE seminar) Valuation Methos in Agro-food and Environmental Economics. What’s next ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDA (Centre de Recerca en Economia i Desenvolupament Agroalimentari); EAAE (European Association of Agricultural Economists); EARE (European Association of Environmental and Resource Economists), Dec 2025, Castelldelfels (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tinkering in adapting available equipment to farmers' technical facts and sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l'innovation dans la formation des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping available agricultural equipment to enable farmers’ and manufacturers’ interactions for an agroecological transition. The case of legume crops in Hauts-de-France region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8169345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers-inventors in agro-equipment: logic of action, accompaniment, diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE « intégrée » comme source de valeur des Industries Agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Igalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement durable (JMDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Dec 2018, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure, libération ou aliénation ? Rôle du discernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium : « PROCEDURE ET DISCERNEMENT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique et Veille Stratégique: de sa pratique en entreprise à son rôle dans l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE RÉSEAU INGENIUM - DISCERNEMENT ET PROCÉDURE DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage of agri-equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EurAgEng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Technologies and Solutions for Efficient and Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Villepinte, France. , 2022, 5th SIMA AgriTechDay. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7789532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation des agroéquipements : au carrefour entre agriculteurs, industriels et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème RDV Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 2024, 978-2-37361-448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'épistémologie pour l'ingénieur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2021, Collection "essais", Marc Silberstein, 978-2-37361-276-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans in the making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2020, Science, society and technologies series - Social interdisciplinarity set, 978-1-78630-584-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humain en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sciences, société et nouvelles technologies - série : Interdisciplinarité autour du social, 9781784056803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine III Animal & Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ingénieur du XXIe siècle, 979-10-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution Agrotechnique Contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Caroux; Michel J.F. Dubois; Loïc Sauvée. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ingénieur au XXIe siècle, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ingénieur au XXIe Siècle, 979-10-91901-24-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine. Les transformations de la culture technique agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. 2016, 978-2-914279-15-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine 1 - Les transformations de la culture technique agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-914279-15-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans un monde sans croissance Quelle transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-220-07983-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métaphore et l'improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-06678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant et l'indéterminé tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUE - Editions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-613-1-57336-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant et l'indéterminé tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUE - Editions Universitaires Européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-613-1-59283-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain en devenir, ou : au commencement était la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise des institutions de soins Au coeur des enjeux civilisationnels et écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.197-212, 2026, 978-2-38642-620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète Terre et ses possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux. Manuel de conception technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-146, 2024, Essais, 978-2-37361-447-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques zombies aux techniques vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux Manuel de conception orienté milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services mobiles, l'individu et la société : une révolution psychologique, sociale, anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications et services mobiles : Des usages quotidiens aux enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-030369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile services, the individual and society: a psychological, social, anthropological revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications et services mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Evolution agrotechnique contemporaine III. Animal & Technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine III. Animal &amp; Technique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-19-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Evolution agrotechnique contemporaine III. Animal & Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Dubarral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine III. Animal &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agricultural innovation under digitalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Transformations in the Era of Digitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-7262-6.ch015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et développements. Evolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Évolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôl éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Plant Breeding for a Sustainable Supply of High-Quality Plant Raw Materials for the Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pétiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megatrends in Food and Agriculture: Technology, Water Use and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1119391148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse conclusive et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRÉATION, CRÉATIVITÉ ET INNOVATION DANS LA FORMATION ET L'ACTIVITÉ D'INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, 2017, 979-10-9190101-24-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des élèves ingénieurs au développement durable -Une approche par et pour l'innovation pédagogique à LaSalle Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, Créativité et Innovation dans la formation et l'activité d'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Évolution agrotechnique contemporaine. Les transformations de la culture technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Agrotechnique Contemporaine. Les transformations de la culture technique agricole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19539290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et développements. Évolution agrotechnique contemporaine Les transformations de la culture technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine Les transformations de la culture technique agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19539290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme est-il un objet quantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Blaquart et Jean-Baptiste Lecuit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'humain - La fin des évidences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p 41-64, 2010, 978-2-296-11482-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Haut du rocher de Prométhée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Blaise Ollivier et Renaud Sainsaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise en débat dans la société démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, p 113-126, 2001, 2-7246-0848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal des psychologues -N°403 -Mars/avril 2023 -p 24-29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ARTIFICIELLE, ROBOTIQUE ET AGTECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur « Prolégomènes à une psychologie psychanalytique de la crise environnementale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation d’une agriculture durable. Quels rôles pour les coopératives ? Une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Costech N°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCB716D3"/>
+    <w:nsid w:val="A8E69123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-j-f-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2797-8642" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0j" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Charlotte Giust-Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.037.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05426662v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721977v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kefi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscotech198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sboui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7905355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques-Vigouroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Soriya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5856386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780875v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092237" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.-F. Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261337v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04357411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.028.0097" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04357373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254348v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1501348" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0151" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Stengel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Randriamarolo-Malavaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard G&#233;rard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Havet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Postic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8169345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365223v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789532" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261161v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254608v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100181000" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sonntag" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254417v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380659v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293856v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379427v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.materiologiques.com/prendre-soin-des-milieux-" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426438v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293846v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Dubarral" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tiard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laplane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279980v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414746v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech114" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-j-f-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2797-8642" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0j" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05426662v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kefi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscotech198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sboui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7905355" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques-Vigouroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Soriya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5856386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780875v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.-F. Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech149" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech101" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04357411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.028.0097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254348v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1501348" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04357373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Stengel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Randriamarolo-Malavaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard G&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Havet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Postic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8169345" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777855v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100181000" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sonntag" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380659v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379427v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.materiologiques.com/prendre-soin-des-milieux-" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293846v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Dubarral" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293837v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tiard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laplane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279980v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261282v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>