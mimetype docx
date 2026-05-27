--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Dubois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert référent en sciences de l'agriculture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-j-f-dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2797-8642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algorithm, the Farmer and the Agronomist: Who is Smart in Smart Farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Yatskul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.55-76. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agricole et les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Evolution agrotechnique contemporaine, 7 (article 199)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les Paysans-Chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 258, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkering for soil care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscotech198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bricolage, au cœur des transitions agricoles vers la durabilité des agroéquipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7905355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Digital Technologies on Farms’ Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau en agriculture, dans la tourmente de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie à l’heure du développement durable. Présentation du dossier « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jalenques-Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Soriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l’innovation dans les formations des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’agroécologie comme sous-ensemble du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Evolution agrotechnique contemporaine, 5, pp.21. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5856386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Availability of Specific Agri-Equipment Influence Cropping System Design? A Case Study of Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Transforming AgriFood Systems under a Changing Climate, 12 (2237), pp.24. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12092237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition environnementale et numérique de l’agriculture française : Une approche par la dépendance au sentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligence économique à l’intelligence des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Soutenabilité sociétale et environnementale de l’innovation, 4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et innovation dans la formation d’ingénieurs : quelle perception des enseignants d’UniLaSalle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Sustainable Development and Innovation in Engineering School: Students’ Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Belhenniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.6002. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13116002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agrotechnique pour 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.34-36 (n°245)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal & Technique : Vers de nouveaux espaces de constitutivité des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’un bootcamp dédié à l’innovation ouverte centrée sur les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution agrotechnique contemporaine, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de l'agromachinisme. Prémices d'un nouvel encyclopédisme des savoirs et des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique instituante des agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 28 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.028.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development as a driver for educational innovation in engineering school: the case of UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (4), pp.570-588. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1501348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations agrotechniques contemporaines : vers l'invention d'une nouvelle culture technique agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau ingenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.153-155. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.047.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie dans les problématiques agricoles, alimentaires et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : réflexion intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle mesure de la résilience des moyens d'existence. Méthodologie et équation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Calef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ATM - Mondes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXIIèmes Journées sur le développement, 32, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institution ? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institutions? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3/4), pp.227. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Assessment of Farms'Economic vulnerability according to Farmers' Risk and Ambiguity Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rose Randriamarolo-Malavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Edouard Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">193rd EAAE SEMINAR Workshop (1st joined EAAE-EAERE seminar) Valuation Methos in Agro-food and Environmental Economics. What’s next ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDA (Centre de Recerca en Economia i Desenvolupament Agroalimentari); EAAE (European Association of Agricultural Economists); EARE (European Association of Environmental and Resource Economists), Dec 2025, Castelldelfels (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tinkering in adapting available equipment to farmers' technical facts and sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l'innovation dans la formation des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping available agricultural equipment to enable farmers’ and manufacturers’ interactions for an agroecological transition. The case of legume crops in Hauts-de-France region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8169345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers-inventors in agro-equipment: logic of action, accompaniment, diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE « intégrée » comme source de valeur des Industries Agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Igalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement durable (JMDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Dec 2018, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure, libération ou aliénation ? Rôle du discernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium : « PROCEDURE ET DISCERNEMENT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique et Veille Stratégique: de sa pratique en entreprise à son rôle dans l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE RÉSEAU INGENIUM - DISCERNEMENT ET PROCÉDURE DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage of agri-equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EurAgEng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Technologies and Solutions for Efficient and Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Villepinte, France. , 2022, 5th SIMA AgriTechDay. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7789532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation des agroéquipements : au carrefour entre agriculteurs, industriels et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème RDV Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 2024, 978-2-37361-448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'épistémologie pour l'ingénieur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2021, Collection "essais", Marc Silberstein, 978-2-37361-276-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans in the making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2020, Science, society and technologies series - Social interdisciplinarity set, 978-1-78630-584-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humain en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sciences, société et nouvelles technologies - série : Interdisciplinarité autour du social, 9781784056803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine III Animal & Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ingénieur du XXIe siècle, 979-10-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution Agrotechnique Contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Caroux; Michel J.F. Dubois; Loïc Sauvée. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ingénieur au XXIe siècle, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ingénieur au XXIe Siècle, 979-10-91901-24-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine. Les transformations de la culture technique agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. 2016, 978-2-914279-15-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine 1 - Les transformations de la culture technique agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-914279-15-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans un monde sans croissance Quelle transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-220-07983-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métaphore et l'improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-06678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant et l'indéterminé tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUE - Editions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-613-1-57336-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant et l'indéterminé tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUE - Editions Universitaires Européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-613-1-59283-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain en devenir, ou : au commencement était la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise des institutions de soins Au coeur des enjeux civilisationnels et écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.197-212, 2026, 978-2-38642-620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète Terre et ses possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux. Manuel de conception technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-146, 2024, Essais, 978-2-37361-447-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques zombies aux techniques vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux Manuel de conception orienté milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services mobiles, l'individu et la société : une révolution psychologique, sociale, anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications et services mobiles : Des usages quotidiens aux enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-030369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile services, the individual and society: a psychological, social, anthropological revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications et services mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Evolution agrotechnique contemporaine III. Animal & Technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine III. Animal &amp; Technique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-19-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Evolution agrotechnique contemporaine III. Animal & Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Dubarral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine III. Animal &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agricultural innovation under digitalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Transformations in the Era of Digitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-7262-6.ch015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et développements. Evolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Évolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôl éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Plant Breeding for a Sustainable Supply of High-Quality Plant Raw Materials for the Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pétiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megatrends in Food and Agriculture: Technology, Water Use and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1119391148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse conclusive et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRÉATION, CRÉATIVITÉ ET INNOVATION DANS LA FORMATION ET L'ACTIVITÉ D'INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, 2017, 979-10-9190101-24-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des élèves ingénieurs au développement durable -Une approche par et pour l'innovation pédagogique à LaSalle Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, Créativité et Innovation dans la formation et l'activité d'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Évolution agrotechnique contemporaine. Les transformations de la culture technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Agrotechnique Contemporaine. Les transformations de la culture technique agricole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19539290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et développements. Évolution agrotechnique contemporaine Les transformations de la culture technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine Les transformations de la culture technique agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19539290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme est-il un objet quantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Blaquart et Jean-Baptiste Lecuit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'humain - La fin des évidences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p 41-64, 2010, 978-2-296-11482-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Haut du rocher de Prométhée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Blaise Ollivier et Renaud Sainsaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise en débat dans la société démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, p 113-126, 2001, 2-7246-0848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal des psychologues -N°403 -Mars/avril 2023 -p 24-29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ARTIFICIELLE, ROBOTIQUE ET AGTECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur « Prolégomènes à une psychologie psychanalytique de la crise environnementale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation d’une agriculture durable. Quels rôles pour les coopératives ? Une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Costech N°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Dubois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert référent en sciences de l'agriculture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-j-f-dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2797-8642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Algorithm, the Farmer and the Agronomist: Who is Smart in Smart Farming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Yatskul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophia Scientiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30-1, pp.55-76. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15o0j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître les Paysans-Chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 258, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinkering for soil care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscotech198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche agricole et les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Evolution agrotechnique contemporaine, 7 (article 199)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bricolage, au cœur des transitions agricoles vers la durabilité des agroéquipements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7905355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Digital Technologies on Farms’ Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ingénierie à l’heure du développement durable. Présentation du dossier « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Jalenques-Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Soriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau en agriculture, dans la tourmente de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l’innovation dans les formations des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chédru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’agroécologie comme sous-ensemble du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Evolution agrotechnique contemporaine, 5, pp.21. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5856386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Availability of Specific Agri-Equipment Influence Cropping System Design? A Case Study of Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Transforming AgriFood Systems under a Changing Climate, 12 (2237), pp.24. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12092237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition environnementale et numérique de l’agriculture française : Une approche par la dépendance au sentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et innovation dans la formation d’ingénieurs : quelle perception des enseignants d’UniLaSalle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education for Sustainable Development and Innovation in Engineering School: Students’ Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Belhenniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.6002. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13116002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agrotechnique pour 2050 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.34-36 (n°245)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligence économique à l’intelligence des transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Soutenabilité sociétale et environnementale de l’innovation, 4, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal & Technique : Vers de nouveaux espaces de constitutivité des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de l'agromachinisme. Prémices d'un nouvel encyclopédisme des savoirs et des pratiques agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’un bootcamp dédié à l’innovation ouverte centrée sur les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution agrotechnique contemporaine, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique instituante des agricultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 28 (2), pp.97. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.028.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations agrotechniques contemporaines : vers l'invention d'une nouvelle culture technique agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development as a driver for educational innovation in engineering school: the case of UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (4), pp.570-588. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2018.1501348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau ingenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.153-155. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.047.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie dans les problématiques agricoles, alimentaires et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue agridées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et développement durable : réflexion intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle mesure de la résilience des moyens d'existence. Méthodologie et équation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Calef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'ATM - Mondes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXIIèmes Journées sur le développement, 32, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institution ? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to promote, support and experiment sustainability in higher education institutions? The case of LaSalle Beauvais in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (3/4), pp.227. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISD.2015.071856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Assessment of Farms'Economic vulnerability according to Farmers' Risk and Ambiguity Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rose Randriamarolo-Malavaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Edouard Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">193rd EAAE SEMINAR Workshop (1st joined EAAE-EAERE seminar) Valuation Methos in Agro-food and Environmental Economics. What’s next ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDA (Centre de Recerca en Economia i Desenvolupament Agroalimentari); EAAE (European Association of Agricultural Economists); EARE (European Association of Environmental and Resource Economists), Dec 2025, Castelldelfels (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of tinkering in adapting available equipment to farmers' technical facts and sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement du développement durable et de l'innovation dans la formation des ingénieurs : perception des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium « Le développement durable dans la formation et les activités d’ingénieur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping available agricultural equipment to enable farmers’ and manufacturers’ interactions for an agroecological transition. The case of legume crops in Hauts-de-France region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Postic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8169345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Villepinte, France. pp.36-50, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.20369541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Sustainable Development and innovation in Engineering Education: Students’ perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th SEFI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque en Pédagogie UniLaSalle, Les pratiques pédagogiques à UniLaSalle : Entre partage d’expériences et enjeux institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Aug 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers-inventors in agro-equipment: logic of action, accompaniment, diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE « intégrée » comme source de valeur des Industries Agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Igalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée du Marketing &amp; Développement durable (JMDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Dec 2018, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Ceapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Ostapchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure, libération ou aliénation ? Rôle du discernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ingenium : « PROCEDURE ET DISCERNEMENT »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ingenium, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Economique et Veille Stratégique: de sa pratique en entreprise à son rôle dans l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Narcisse Niamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE RÉSEAU INGENIUM - DISCERNEMENT ET PROCÉDURE DANS LA FORMATION ET L’ACTIVITÉ D’INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage of agri-equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Sboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EurAgEng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Technologies and Solutions for Efficient and Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Villepinte, France. , 2022, 5th SIMA AgriTechDay. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7789532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation des agroéquipements : au carrefour entre agriculteurs, industriels et formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Combaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème RDV Techniques AXEMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions matériologiques, 2024, 978-2-37361-448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel d'épistémologie pour l'ingénieur.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230, 2021, Collection "essais", Marc Silberstein, 978-2-37361-276-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humain en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sciences, société et nouvelles technologies - série : Interdisciplinarité autour du social, 9781784056803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine III Animal & Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Ingénieur du XXIe siècle, 979-10-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans in the making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2020, Science, society and technologies series - Social interdisciplinarity set, 978-1-78630-584-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution Agrotechnique Contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Caroux; Michel J.F. Dubois; Loïc Sauvée. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ingénieur au XXIe siècle, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sonntag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ingénieur au XXIe Siècle, 979-10-91901-24-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine. Les transformations de la culture technique agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. 2016, 978-2-914279-15-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine 1 - Les transformations de la culture technique agricole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-914279-15-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans un monde sans croissance Quelle transition énergétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 978-2-220-07983-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métaphore et l'improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 978-2-343-06678-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant et l'indéterminé tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUE - Editions universitaires européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-613-1-57336-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivant et l'indéterminé tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUE - Editions Universitaires Européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-613-1-59283-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humain en devenir, ou : au commencement était la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise des institutions de soins Au coeur des enjeux civilisationnels et écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.197-212, 2026, 978-2-38642-620-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques zombies aux techniques vivantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux Manuel de conception orienté milieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Matériologiques, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planète Terre et ses possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Halloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Triclot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin des milieux. Manuel de conception technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-146, 2024, Essais, 978-2-37361-447-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services mobiles, l'individu et la société : une révolution psychologique, sociale, anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications et services mobiles : Des usages quotidiens aux enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2023, 978-2-14-030369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile services, the individual and society: a psychological, social, anthropological revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications et services mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Evolution agrotechnique contemporaine III. Animal & Technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine III. Animal &amp; Technique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-19-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Evolution agrotechnique contemporaine III. Animal & Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Dubarral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine III. Animal &amp; Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 979-10-91901-47-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agricultural innovation under digitalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Transformations in the Era of Digitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-7262-6.ch015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Plant Breeding for a Sustainable Supply of High-Quality Plant Raw Materials for the Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pétiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megatrends in Food and Agriculture: Technology, Water Use and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1119391148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et développements. Evolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Évolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Caroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôl éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine II. Transformations de l'agro-machinisme : fonction, puissance, information, invention.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-91901-30-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des élèves ingénieurs au développement durable -Une approche par et pour l'innovation pédagogique à LaSalle Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, Créativité et Innovation dans la formation et l'activité d'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse conclusive et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRÉATION, CRÉATIVITÉ ET INNOVATION DANS LA FORMATION ET L'ACTIVITÉ D'INGÉNIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, 2017, 979-10-9190101-24-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Évolution agrotechnique contemporaine. Les transformations de la culture technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.-F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Agrotechnique Contemporaine. Les transformations de la culture technique agricole.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19539290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et développements. Évolution agrotechnique contemporaine Les transformations de la culture technique agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évolution agrotechnique contemporaine Les transformations de la culture technique agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19539290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme est-il un objet quantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laplane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Blaquart et Jean-Baptiste Lecuit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'humain - La fin des évidences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p 41-64, 2010, 978-2-296-11482-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Haut du rocher de Prométhée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Blaise Ollivier et Renaud Sainsaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entreprise en débat dans la société démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, p 113-126, 2001, 2-7246-0848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal des psychologues -N°403 -Mars/avril 2023 -p 24-29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ARTIFICIELLE, ROBOTIQUE ET AGTECH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réflexion sur « Prolégomènes à une psychologie psychanalytique de la crise environnementale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.23-27. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2021.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'innovation à UniLaSalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chedru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation d’une agriculture durable. Quels rôles pour les coopératives ? Une approche transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J.F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Randrianasolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Costech N°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8E69123"/>
+    <w:nsid w:val="8E4C1E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-j-f-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2797-8642" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0j" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05426662v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kefi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscotech198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sboui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7905355" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques-Vigouroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Soriya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5856386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780875v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.-F. Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech149" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech101" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04357411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.028.0097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254348v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1501348" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04357373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Stengel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Randriamarolo-Malavaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard G&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Havet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Postic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8169345" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777855v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789532" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100181000" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sonntag" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380659v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379427v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.materiologiques.com/prendre-soin-des-milieux-" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432307v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293846v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Dubarral" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293837v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293839v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485311v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tiard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laplane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279980v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261282v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-j-f-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2797-8642" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o0j" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05426662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kefi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscotech198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sboui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7905355" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jalenques-Vigouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Serreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Soriya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vitali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ch&#233;dru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5856386" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780875v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.-F. Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech149" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chedru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Belhenniche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262514v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04357411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caroux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.028.0097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04357373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254348v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agn&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2018.1501348" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.047.0151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281312v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Stengel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISD.2015.071856" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati Jamoussi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Randriamarolo-Malavaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard G&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Havet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Postic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8169345" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.20369541" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04275948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04344459v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Narcisse Niamba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789532" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590726v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260667v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100181000" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sonntag" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379427v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280661v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426438v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.materiologiques.com/prendre-soin-des-milieux-" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293852v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Dubarral" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;tiard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293837v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293839v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Kotbi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04293338v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laplane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280634v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279980v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546416v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech114" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2021.03.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255889v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280816v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>