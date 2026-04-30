--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -2847,263 +2847,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01165893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus oraux, guide des bonnes pratiques 2006</w:t>
+                <w:t xml:space="preserve">Corpus oraux : guide des bonnes pratiques 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Marchello-Nizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Mondada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blanche-Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 203 p., 2006, 2-913454-30-5 : 2-271-06425-2</w:t>
+              <w:t xml:space="preserve">Baude, Olivier;. CNRS Éditions, pp.203, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357706v1</w:t>
+                <w:t xml:space="preserve">halshs-00355472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus oraux : guide des bonnes pratiques 2006</w:t>
+                <w:t xml:space="preserve">Corpus oraux, guide des bonnes pratiques 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blanche-Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cappeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cordereix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires d'Orléans; CNRS Éditions, 203 p., 2006, 2-913454-30-5 : 2-271-06425-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenza Mondada</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-00355472v1</w:t>
+                <w:t xml:space="preserve">hal-00357706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3732,51 +3732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C507E5D"/>
+    <w:nsid w:val="67EA4CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3963,51 +3963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-jacobson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2310-5692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099367637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59325659" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001174521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01319578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.474.0028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Lowe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacobs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kagan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#259;ng-Khoa M&#7841;c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Massol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01319606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Banat-Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Tchobanov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanche-Benveniste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Calas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thieberger," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.158.15thi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01163969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01163967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082419v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pietrandrea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-jacobson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2310-5692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099367637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59325659" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001174521" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacobson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163037v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01319578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.474.0028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005544v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyd Michailovsky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Lowe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacobs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kagan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153030v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Joffres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;&#259;ng-Khoa M&#7841;c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Massol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01319606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Banat-Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanas Tchobanov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Walter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanche-Benveniste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Calas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cordereix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165896v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165893v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Marchello-Nizia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thieberger," TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.158.15thi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01163969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165995v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01163967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082419v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pietrandrea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>