--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -3732,51 +3732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67EA4CA2"/>
+    <w:nsid w:val="81DDEF56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>