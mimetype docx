--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1088,274 +1088,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient quantization and fixed-point representation for MIMO turbo-detection and turbo-demapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Rizk</w:t>
+                <w:t xml:space="preserve">Heterogeneous Multi-ASIP and NoC Based Architecture for Adaptive Parallel TBICM-ID-SSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Raza Jafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Najam Ul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Atat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13639-017-0081-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (3), pp.259 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2016.2555018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779990v1</w:t>
+                <w:t xml:space="preserve">hal-01511299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Multi-ASIP and NoC Based Architecture for Adaptive Parallel TBICM-ID-SSD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atif Raza Jafri</w:t>
+                <w:t xml:space="preserve">Efficient quantization and fixed-point representation for MIMO turbo-detection and turbo-demapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Mohanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Atat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64 (3), pp.259 - 263. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2016.2555018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13639-017-0081-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511299v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Prototyping Flow of Flexible and Efficient NISC-based Architectures for MIMO Turbo Equalization and Demapping</w:t>
               </w:r>
@@ -1595,286 +1595,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New low-complexity and robust time synchronization technique for optical IMDD OFDM transmissions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Test I LEROY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (12), pp.14322 - 14340</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067689v1</w:t>
+                <w:t xml:space="preserve">hal-02117252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test I LEROY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New low-complexity and robust time synchronization technique for optical IMDD OFDM transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (12), pp.14322 - 14340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117252v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT Precoded OFDM - an Alternative Candidate for Next Generation PONs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2127,386 +2127,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution to the reduction of the dynamic power dissipation in the turbo decoder</w:t>
+                <w:t xml:space="preserve">On the Convergence Speed of Turbo Demodulation with Turbo Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haisheng Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+                <w:t xml:space="preserve">Salim Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (8), pp.4452 - 4458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2198550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797551v1</w:t>
+                <w:t xml:space="preserve">hal-00739630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Convergence Speed of Turbo Demodulation with Turbo Decoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Complexity adaptive iterative receiver performing TBICM-ID-SSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2198550⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-6180-2012-131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739630v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity adaptive iterative receiver performing TBICM-ID-SSD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+                <w:t xml:space="preserve">A contribution to the reduction of the dynamic power dissipation in the turbo decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haisheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67, pp.397-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739596v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel MIMO turbo equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Raza Jafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,164 +3056,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scarce state transition turbo decoding based on re-encoding combined with a dummy insertion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haisheng Liu</w:t>
+                <w:t xml:space="preserve">High-throughput block turbo decoding: from full-parallel architecture to FPGA prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (3), pp.349 -- 361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-008-0316-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417714v1</w:t>
+                <w:t xml:space="preserve">hal-00573268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From parallelism levels to a multi-ASIP architecture for turbo decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3232,193 +3228,197 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (1), pp.92 - 102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2008.2003164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput block turbo decoding: from full-parallel architecture to FPGA prototyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Leroux</w:t>
+                <w:t xml:space="preserve">Scarce state transition turbo decoding based on re-encoding combined with a dummy insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haisheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (16), pp. 846-848</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11265-008-0316-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00573268v1</w:t>
+                <w:t xml:space="preserve">hal-00417714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on the general oscillation startup condition and the Barkhausen criterion</w:t>
               </w:r>
@@ -3512,51 +3512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASIP-based universal demapper for multiwireless standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Raza Jafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3974,243 +3974,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Three-Dimensional Multiple Slice Turbo Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">On multiple slice turbo code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gnaedig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent C. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glenn Gulak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Applied Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106148v1</w:t>
+                <w:t xml:space="preserve">hal-00105220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On multiple slice turbo code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of Three-Dimensional Multiple Slice Turbo Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gnaedig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Glenn Gulak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 60, pp.1-2</w:t>
+              <w:t xml:space="preserve">Journal on Applied Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00105220v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les turbocodes</w:t>
               </w:r>
@@ -4291,90 +4291,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On multiple slice turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gnaedig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glenn Gulak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (1-2), pp.79 - 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4412,51 +4412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level synthesis for behavioral design of the MAP algorithm for turbo decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gnaedig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4537,51 +4537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'architecture pour la réalisation comportementale de l'algorithme MAP pour Turbo Décodeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gnaedig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4963,213 +4963,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-binary convolutional codes for turbo coding</w:t>
+                <w:t xml:space="preserve">Multiple parallel concatenation of circular recursive systematic convolutional (Crsc) codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 54 (3-4), pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02998577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076712v1</w:t>
+                <w:t xml:space="preserve">hal-01768006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple parallel concatenation of circular recursive systematic convolutional (Crsc) codes</w:t>
+                <w:t xml:space="preserve">Non-binary convolutional codes for turbo coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02998577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01768006v1</w:t>
+                <w:t xml:space="preserve">hal-02076712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double correction des Turbo Codes</w:t>
               </w:r>
@@ -6245,51 +6245,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t>
+                <w:t xml:space="preserve">Incremental Learning on Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
@@ -6320,106 +6320,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIPS 2017 : IEEE International Workshop on Signal Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.1 - 4, </w:t>
+              <w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656152v1</w:t>
+                <w:t xml:space="preserve">hal-01754847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning on Chip</w:t>
+                <w:t xml:space="preserve">Budget Restricted Incremental Learning with Pre-Trained Convolutional Neural Networks and Binary Associative Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouthi Boukli Hacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
@@ -6450,82 +6450,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GlobalSIP 2017 : 5th IEEE Global Conference on Signal and Information Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montréal, Canada. </w:t>
+              <w:t xml:space="preserve">SIPS 2017 : IEEE International Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lorient, France. pp.1 - 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SiPS.2017.8109978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754847v1</w:t>
+                <w:t xml:space="preserve">hal-01656152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding All Matches in a Database using Binary Neural Networks</w:t>
               </w:r>
@@ -6734,51 +6734,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of NISC-based flexible architecture for MIMO MMSE-IC turbo-equalization</w:t>
+                <w:t xml:space="preserve">Design and prototyping flow of NISC-based flexible MIMO turbo-equalizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
@@ -6809,97 +6809,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Mohanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Atat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2014 : 17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSP 2014 : IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, New Delhi, India. pp.16 - 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2014.6966687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864517v1</w:t>
+                <w:t xml:space="preserve">hal-01170238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and prototyping flow of NISC-based flexible MIMO turbo-equalizer</w:t>
+                <w:t xml:space="preserve">Implementation of NISC-based flexible architecture for MIMO MMSE-IC turbo-equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
@@ -6930,363 +6939,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Mohanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Atat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2014 : IEEE International Symposium on Rapid System Prototyping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNRDM 2014 : 17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RSP.2014.6966687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170238v1</w:t>
+                <w:t xml:space="preserve">hal-01864517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muller C-element based Decoder (MCD): A decoder against transient faults</w:t>
+                <w:t xml:space="preserve">Parameterized area-efficient multi-standard turbo decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangyang Tang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+                <w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2013 IEEE International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DATE 2013 : IEEE/ACM Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.109 - 114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955725v1</w:t>
+                <w:t xml:space="preserve">hal-00876086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statically-scheduled application-specific processor design: A case-study on MMSE MIMO equalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Rizk</w:t>
+                <w:t xml:space="preserve">Rapid Design and Prototyping of a Reconfigurable Decoder Architecture for QC-LDPC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Lapotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Atat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2013 : IEEE/ACM Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.677 - 680</w:t>
+              <w:t xml:space="preserve">RSP 2013 : 24th IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876068v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décodeur Radix-16 a entrées et sorties pondérées pour un turbo-décodage à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar David Sanchez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7301,260 +7253,308 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013 : 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized area-efficient multi-standard turbo decoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t>
+                <w:t xml:space="preserve">Statically-scheduled application-specific processor design: A case-study on MMSE MIMO equalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Mohanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Atat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE 2013 : IEEE/ACM Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.109 - 114</w:t>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.677 - 680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876086v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Design and Prototyping of a Reconfigurable Decoder Architecture for QC-LDPC Codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muller C-element based Decoder (MCD): A decoder against transient faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+                <w:t xml:space="preserve">E. Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Winstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2013 : 24th IEEE International Symposium on Rapid System Prototyping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2013 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Beijing, China. pp.1680-1683, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2013.6572187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876088v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient NISI Compensation Technique for a Low-Cost Satellite Video Receiver</w:t>
               </w:r>
@@ -7908,77 +7908,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAPR reduction using contiguous-tone Tone Reservation technique in optical OFDM IMDD transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Anh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8252,1293 +8252,1293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and Complexity Analysis of Turbo Demodulation with Turbo Decoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Haddad</w:t>
+                <w:t xml:space="preserve">Architecture Efﬁciency of Application-Speciﬁc Processors: a 170Mbit/s 0.644mm2 Multi-standard Turbo Decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Al Khayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du groupe de recherches System On Chip - System In Package (SOC-SIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">SOC 2012 IEEE International Symposium on System-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725058v1</w:t>
+                <w:t xml:space="preserve">hal-00797562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques and Prospects for Fault-tolerance in Post-CMOS ULSI</w:t>
+                <w:t xml:space="preserve">FPGA Prototyping and Performance Evaluation of Multi-standard Turbo/LDPC Encoding and Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangyang Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sundararajan Gopalakrishnan</w:t>
+                <w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Winstead</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noël Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULSIWS 2012: 21st International Workshop on Post-Binary ULSI Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">RSP 2012: IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955755v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Performance of Timing Synchronization Techniques for Optical OFDM IMDD Transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jahan</w:t>
+                <w:t xml:space="preserve">Flexible Multi-ASIP SoC for Turbo/LDPC Decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+                <w:t xml:space="preserve">Pallavi Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Al Khayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPC 2012: IEEE Photonics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Burlingame, Ca, United States. pp.179 - 180</w:t>
+              <w:t xml:space="preserve">SOC-SIP : colloque national du groupe de recherches System On Chip - System In Package</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811742v1</w:t>
+                <w:t xml:space="preserve">hal-00725184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensating the High Power Amplifier Nonlinearity for a DVB-S2 System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Lahuec</w:t>
+                <w:t xml:space="preserve">Adapted scheduling of QC-LDPC decoding for multistandard receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Penard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2012 : IEEE 10th International conference on New Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Iterative Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Gothenburg, Sweden. pp.111 - 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725538v1</w:t>
+                <w:t xml:space="preserve">hal-00948457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-standard Trellis-based FEC Decoder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+                <w:t xml:space="preserve">Compensating the High Power Amplifier Nonlinearity for a DVB-S2 System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Gabriel Cabanillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2012 : Conference on Design &amp; Architectures for Signal &amp; Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">NEWCAS 2012 : IEEE 10th International conference on New Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948464v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted scheduling of QC-LDPC decoding for multistandard receivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-standard Trellis-based FEC Decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dion</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Penard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Iterative Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASIP 2012 : Conference on Design &amp; Architectures for Signal &amp; Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Karlsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC.2012.6325209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00948457v1</w:t>
+                <w:t xml:space="preserve">hal-00948464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Multi-ASIP SoC for Turbo/LDPC Decoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t>
+                <w:t xml:space="preserve">On the Performance of Timing Synchronization Techniques for Optical OFDM IMDD Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pallavi Reddy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+                <w:t xml:space="preserve">Luiz Anet Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC-SIP : colloque national du groupe de recherches System On Chip - System In Package</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">IPC 2012: IEEE Photonics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Burlingame, Ca, United States. pp.179 - 180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725184v1</w:t>
+                <w:t xml:space="preserve">hal-00811742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Prototyping and Performance Evaluation of Multi-standard Turbo/LDPC Encoding and Decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Bazin</w:t>
+                <w:t xml:space="preserve">Convergence and Complexity Analysis of Turbo Demodulation with Turbo Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2012: IEEE International Symposium on Rapid System Prototyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">Colloque national du groupe de recherches System On Chip - System In Package (SOC-SIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797561v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Efﬁciency of Application-Speciﬁc Processors: a 170Mbit/s 0.644mm2 Multi-standard Turbo Decoder</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Techniques and Prospects for Fault-tolerance in Post-CMOS ULSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundararajan Gopalakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Winstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC 2012 IEEE International Symposium on System-on-Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">ULSIWS 2012: 21st International Workshop on Post-Binary ULSI Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797562v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity reduction of shuffled parallel iterative demodulation with turbo decoding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">High speed low complexity radix-16 Max-Log-MAP SISO decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar David Sanchez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Saouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT 2012: 19th International Conference on Telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221298⟩</w:t>
+              <w:t xml:space="preserve">ICECS 2012 : 19th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Séville, France. pp.400-403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2012.6463718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725057v1</w:t>
+                <w:t xml:space="preserve">hal-00955749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed low complexity radix-16 Max-Log-MAP SISO decoder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Complexity reduction of shuffled parallel iterative demodulation with turbo decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar David Sanchez Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Saouter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS 2012 : 19th IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Séville, France. pp.400-403, </w:t>
+              <w:t xml:space="preserve">ICT 2012: 19th International Conference on Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Jounieh, Lebanon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2012.6463718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTEL.2012.6221298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955749v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicated approach to explore design space for hardware architecture of turbo decoders</w:t>
               </w:r>
@@ -9649,77 +9649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Space-Time Redundancy Technique for Embedded Stochastic Error Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Winstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9770,77 +9770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An LDPC decoding method for fault-tolerant digital logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Winstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9891,51 +9891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Complexity MIMO Turbo Receiver Applying Turbo Demodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9980,498 +9980,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low complexity stopping criterion for reducing power consumption in turbo decoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Clermidy</w:t>
+                <w:t xml:space="preserve">A flexible high throughput multi-ASIP architecture for LDPC and turbo decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Al Khayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE'11: IEEE/ACM Design, Automation and Test in Europe Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Grenoble, France. pp.1530 - 1591</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725610v1</w:t>
+                <w:t xml:space="preserve">hal-00632764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area and throughput optimized ASIP for multi-standard turbo decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t>
+                <w:t xml:space="preserve">Reducing the number of iterations in iterative demodulation with turbo decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2011: 22nd IEEE International Symposium on Rapid System Prototyping</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SoftCOM : International Conference on Software, Telecommunications and Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Split, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725134v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the number of iterations in iterative demodulation with turbo decoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Haddad</w:t>
+                <w:t xml:space="preserve">A low complexity stopping criterion for reducing power consumption in turbo decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Clermidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftCOM : International Conference on Software, Telecommunications and Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Split, Croatia</w:t>
+              <w:t xml:space="preserve">DATE'11: IEEE/ACM Design, Automation and Test in Europe Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Grenoble, France. pp.1530 - 1591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725133v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible high throughput multi-ASIP architecture for LDPC and turbo decoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Area and throughput optimized ASIP for multi-standard turbo decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Al Khayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Al Khayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE'11: IEEE/ACM Design, Automation and Test in Europe Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSP 2011: 22nd IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Karlsruhe, Allemagne. pp.79 - 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2011.5929979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632764v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware efficiency versus error probability in unreliable computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10522,51 +10522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA Prototype of Flexible Heterogeneous multi-ASIP NoC-based Unified Turbo Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Raza Jafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10611,688 +10611,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TurbASIP power consumption analysis and optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Power consumption analysis and energy efficient optimization for turbo decoder implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallavi Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clermidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Al Khayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du groupe de recherches System On Chip - System In Package (SOC-SIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on System-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tampere, Finland. pp.12 - 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSOC.2010.5625565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632784v1</w:t>
+                <w:t xml:space="preserve">hal-00632782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing the effects of BJT's parasitics of computing cells for analog decoders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duchaux</w:t>
+                <w:t xml:space="preserve">Ligament imbalance metrics and an autonomous measurement system for post TKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafiaa Hamitouche-Djabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium of Turbo codes and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France. pp.261 - 264</w:t>
+              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.6417 - 6420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540872v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vivo polyethylene wear and knee prosthesis longevity estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shaban Almouahed</w:t>
+                <w:t xml:space="preserve">Decreasing the effects of BJT's parasitics of computing cells for analog decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Porhiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Jezequel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITAB 2010: IEEE International Conference on Information Technology and Applications in Biomedicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Symposium of Turbo codes and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France. pp.261 - 264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565619v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligament imbalance metrics and an autonomous measurement system for post TKA</w:t>
+                <w:t xml:space="preserve">In-vivo polyethylene wear and knee prosthesis longevity estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaban Almouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITAB 2010: IEEE International Conference on Information Technology and Applications in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Corfou, Greece. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITAB.2010.5687610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540867v1</w:t>
+                <w:t xml:space="preserve">hal-00565619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power consumption analysis and energy efficient optimization for turbo decoder implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">TurbASIP power consumption analysis and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallavi Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clermidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Al Khayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on System-on-Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque national du groupe de recherches System On Chip - System In Package (SOC-SIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSOC.2010.5625565⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00632782v1</w:t>
+                <w:t xml:space="preserve">hal-00632784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DemASIP : universal demapper for multiwireless standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Raza Jafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11343,64 +11343,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new single-error correction scheme based on self-diagnosis residue number arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11451,51 +11451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid design and prototyping of universal soft demapper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Raza Jafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11546,64 +11546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new single-error correction scheme correction scheme based on self-diagnosis residu number arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11654,51 +11654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring parallel processing levels in turbo demodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Raza Jafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11752,502 +11752,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between surface, biasing current and performance of an analog turbo decoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duchaux</w:t>
+                <w:t xml:space="preserve">Decoding a family of dense codes using the sum-product algorithm and subthreshold PMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ernesto Perez Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE joint conference NEWCAS-TAISA'09, June 28 - July 01, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.199 - 202</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits And Systems, Taiwan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Taipei, Taiwan. pp.2685 - 2688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801573v1</w:t>
+                <w:t xml:space="preserve">hal-01853651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASIP-based flexible MMSE-IC linear equalizer for MIMO turbo-equalization applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+                <w:t xml:space="preserve">Design of an iterative receiver for linearly precoded MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Karakolah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE09 : Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">ISCAS09 : IEEE International Symposium on Circuits And Systems, 24-27 May, Taiwan, May</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423920v1</w:t>
+                <w:t xml:space="preserve">hal-01841134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an iterative receiver for linearly precoded MIMO systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+                <w:t xml:space="preserve">ASIP-based flexible MMSE-IC linear equalizer for MIMO turbo-equalization applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Raza Jafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS09 : IEEE International Symposium on Circuits And Systems, 24-27 May, Taiwan, May</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">DATE09 : Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841134v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding a family of dense codes using the sum-product algorithm and subthreshold PMOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Ernesto Perez Chamorro</w:t>
+                <w:t xml:space="preserve">Trade-off between surface, biasing current and performance of an analog turbo decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Le Mestre</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits And Systems, Taiwan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Taipei, Taiwan. pp.2685 - 2688</w:t>
+              <w:t xml:space="preserve">IEEE joint conference NEWCAS-TAISA'09, June 28 - July 01, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.199 - 202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853651v1</w:t>
+                <w:t xml:space="preserve">hal-01801573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypage d'un récepteur itératif pour des systèmes MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Karakolah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12426,1091 +12426,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid prototyping of ASIP-based flexible MMSE-IC linear equalizer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+                <w:t xml:space="preserve">Conception d'un récepteur itératif pour des systèmes MIMO avec précodage linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Karakolah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP09 : IEEE International Symposium on Rapid System Prototyping</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2009 : 22ème colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424960v1</w:t>
+                <w:t xml:space="preserve">hal-00423921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA prototypes for turbo communication applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+                <w:t xml:space="preserve">Rapid prototyping of ASIP-based flexible MMSE-IC linear equalizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Raza Jafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University Booth of DATE 09 : Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSP09 : IEEE International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.130-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RSP.2009.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841144v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un récepteur itératif pour des systèmes MIMO avec précodage linéaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FPGA prototypes for turbo communication applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 : 22ème colloque sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">University Booth of DATE 09 : Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423921v1</w:t>
+                <w:t xml:space="preserve">hal-01841144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of BJT's parasitics on computing cells for analog decoders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+                <w:t xml:space="preserve">A highly parallel Turbo Product Code decoder without interleaving resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS-TAISA, 22-25 juin 2008, Montréal, Québec, Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing Systems, 2008. SiPS 2008. IEEE Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Washington DC, France. pp.1 -6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIPS.2008.4671728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809330v1</w:t>
+                <w:t xml:space="preserve">hal-00538606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary de Bruijn on-chip network for a flexible multiprocessor LDPC decoder</w:t>
+                <w:t xml:space="preserve">Binary de Bruijn interconnection network for a flexible LDPC/turbo decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAC 2008 : 45th ACM/IEEE design automation conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DAC.2008.4555856⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Seattle, WA, United States. pp.97-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2008.4541363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194802v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 5-Gbps FPGA prototype of a (31,29)2 Reed-Solomon Turbo Decoder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Le Mestre</w:t>
+                <w:t xml:space="preserve">Architecture dedicated to the MMSE equalizer of iterative receiver for linearly precoded MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Karakolah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Turbo Codes and Related Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTTA 2008 : 3rd international conference on information and communication technologies : from theory to applications, 7-11 april, Damascus, Syria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194897v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly parallel Turbo Product Code decoder without interleaving resource</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Leroux</w:t>
+                <w:t xml:space="preserve">A 5-Gbps FPGA prototype of a (31,29)2 Reed-Solomon Turbo Decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing Systems, 2008. SiPS 2008. IEEE Workshop on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Symposium on Turbo Codes and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538606v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary de Bruijn interconnection network for a flexible LDPC/turbo decoder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+                <w:t xml:space="preserve">Effect of BJT's parasitics on computing cells for analog decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lahuec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS-TAISA, 22-25 juin 2008, Montréal, Québec, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2008.4541363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02194923v1</w:t>
+                <w:t xml:space="preserve">hal-01809330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture dedicated to the MMSE equalizer of iterative receiver for linearly precoded MIMO systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+                <w:t xml:space="preserve">Binary de Bruijn on-chip network for a flexible multiprocessor LDPC decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA 2008 : 3rd international conference on information and communication technologies : from theory to applications, 7-11 april, Damascus, Syria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damas, Syria. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">DAC 2008 : 45th ACM/IEEE design automation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anaheim, United States. pp.429 - 434, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DAC.2008.4555856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874712v1</w:t>
+                <w:t xml:space="preserve">hal-02194802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the higher efficiency of parallel Reed-Solomon turbo-decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13897,753 +13897,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and scalable on-chip communication network for multiprocessor turbo decoding</w:t>
+                <w:t xml:space="preserve">Butterfly and benes-based on-chip communication networks for multiprocessor turbo decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque National du GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">DATEC 2007 : Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Nice, France. pp.654 - 659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280094v1</w:t>
+                <w:t xml:space="preserve">hal-02194929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbo décodage de codes produits très haut débit sur un circuit FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+                <w:t xml:space="preserve">Cortex codes and analogue decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ernesto Perez Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lahuec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carlach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 : 21ème colloque sur le traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">ADW'07 : 6th Analog Decoding Workshop, McGill university</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194942v1</w:t>
+                <w:t xml:space="preserve">hal-02294351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortex codes and analogue decoding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Seguin</w:t>
+                <w:t xml:space="preserve">Turbo décodage de codes produits très haut débit sur un circuit FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Carlach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADW'07 : 6th Analog Decoding Workshop, McGill university</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.18</w:t>
+              <w:t xml:space="preserve">GRETSI 2007 : 21ème colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294351v1</w:t>
+                <w:t xml:space="preserve">hal-02194942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butterfly and benes-based on-chip communication networks for multiprocessor turbo decoding</w:t>
+                <w:t xml:space="preserve">Flexible and scalable on-chip communication network for multiprocessor turbo decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Moussa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATEC 2007 : Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Nice, France. pp.654 - 659</w:t>
+              <w:t xml:space="preserve">Premier Colloque National du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194929v1</w:t>
+                <w:t xml:space="preserve">hal-02280094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Multi-ASIP SoC for High-Throughput Turbo Decoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+                <w:t xml:space="preserve">Towards Gb/s turbo decoding of product code onto an FPGA device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque National du GDR SOC-SIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circuits and Systems, 2007. ISCAS 2007. IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, New Orleans, United States. pp.909 -912, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2007.378073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280092v1</w:t>
+                <w:t xml:space="preserve">hal-00538609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Gb/s turbo decoding of product code onto an FPGA device</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+                <w:t xml:space="preserve">Flexible Multi-ASIP SoC for High-Throughput Turbo Decoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems, 2007. ISCAS 2007. IEEE International Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Premier Colloque National du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2007.378073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00538609v1</w:t>
+                <w:t xml:space="preserve">hal-02280092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient turbo decoder with reduced state metric quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haisheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIPS 2007 : IEEE Workshop on Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Shanghai, China. pp.237 - 242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14677,90 +14677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Turbo Decoder By Reducing The State Metric Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haisheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14792,667 +14792,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASIP-based multiprocessor SoC design for simple and double binary turbo decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+                <w:t xml:space="preserve">Towards an optimal parallel decoding of turbo codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gnaedig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 06 : Design, Automation and Test in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th symposium on Turbo Codes &amp; Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194947v1</w:t>
+                <w:t xml:space="preserve">hal-00105239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring parallel processing levels for convolutional turbo decoding</w:t>
+                <w:t xml:space="preserve">Parallélisme et turbocodes convolutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCTA'06 : IEEE International Conference on Information and Communication Technologies : from theory to applications, April 24-28, Damas, Syria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.2353 - 2358</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2006 : MAnifestation des JEunes Cherchercheurs STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279574v1</w:t>
+                <w:t xml:space="preserve">hal-02280103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible architecture for block turbo decoders using BCH or Reed-Solomon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Piriou</w:t>
+                <w:t xml:space="preserve">Etat de l'art sur la maîtrise de la consommation dans les turbocodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haisheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MAJECSTIC'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194949v1</w:t>
+                <w:t xml:space="preserve">hal-00167362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallélisme et turbocodes convolutifs</w:t>
+                <w:t xml:space="preserve">Exploring parallel processing levels for convolutional turbo decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2006 : MAnifestation des JEunes Cherchercheurs STIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t>
+              <w:t xml:space="preserve">ICCTA'06 : IEEE International Conference on Information and Communication Technologies : from theory to applications, April 24-28, Damas, Syria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Damas, Syria. pp.2353 - 2358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280103v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art sur la maîtrise de la consommation dans les turbocodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+                <w:t xml:space="preserve">A flexible architecture for block turbo decoders using BCH or Reed-Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAJECSTIC'2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2006.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167362v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an optimal parallel decoding of turbo codes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacky Tousch</w:t>
+                <w:t xml:space="preserve">ASIP-based multiprocessor SoC design for simple and double binary turbo decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th symposium on Turbo Codes &amp; Related Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 06 : Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Munich, Germany. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DATE.2006.244126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105239v1</w:t>
+                <w:t xml:space="preserve">hal-02194947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and test of a 0.25um-BICMOS double binary analogue APP Decoder</w:t>
               </w:r>
@@ -15553,693 +15553,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient architecture for Reed Solomon block turbo code</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
+                <w:t xml:space="preserve">On the parallelism of convolutional turbo decoding and interleaving interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2006 : IEEE International Symposium on Circuits And Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2006.1693426⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2006 : 49th annual Global telecommunications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2006.558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876239v1</w:t>
+                <w:t xml:space="preserve">hal-02194954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parallelism of convolutional turbo decoding and interleaving interference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amer Baghdadi</w:t>
+                <w:t xml:space="preserve">Design, implementation and prototyping of a flexible architecture dedicated to block turbo decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2006 : 49th annual Global telecommunications conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ReCoSoc' 06 (Reconfigurable Communication-centric SoCs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194954v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, implementation and prototyping of a flexible architecture dedicated to block turbo decoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Piriou</w:t>
+                <w:t xml:space="preserve">Architecture faible complexité de décodeur de codes produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCoSoc' 06 (Reconfigurable Communication-centric SoCs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MajecSTIC 2006 : MAnifestation des JEunes Cherchercheurs STIC, 22-24 novembre, Lorient, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294333v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture faible complexité de décodeur de codes produits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Adde</w:t>
+                <w:t xml:space="preserve">Semi-Iterative Analog Turbo Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2006 : MAnifestation des JEunes Cherchercheurs STIC, 22-24 novembre, Lorient, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t>
+              <w:t xml:space="preserve">ISCAS 2006 : International Symposium on Circuits and Systems, Kos, Greece, May 21-24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Kos, Greece. pp.3562 - 3565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294342v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Iterative Analog Turbo Decoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+                <w:t xml:space="preserve">Design rules for subthreshold MOS circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ernesto Perez Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCAS 2006 : International Symposium on Circuits and Systems, Kos, Greece, May 21-24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Kos, Greece. pp.3562 - 3565</w:t>
+              <w:t xml:space="preserve">5th Analog Decoding Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Torino, Italy. pp.23 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809339v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design rules for subthreshold MOS circuits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Seguin</w:t>
+                <w:t xml:space="preserve">Efficient architecture for Reed Solomon block turbo code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Analog Decoding Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits And Systems (ISCAS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Kos, Greece. pp.3682 - 3685, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2006.1693426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294338v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog slice turbo decoding</w:t>
               </w:r>
@@ -16463,51 +16463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un environnement de conception reposant sur le langage SystemC pour l'intégration d'un turbo décodeur de code produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16565,51 +16565,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décodage analogique de codes duo-binaires DVB-RCS</w:t>
+                <w:t xml:space="preserve">Analogue decoding of duo-binary codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lahuec</w:t>
@@ -16627,97 +16627,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC'04 : 2nd International Symposium on Image/Video Communications over fixed and mobile networks, 7-9 juillet Brest, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">ISITA 2004 : International Symposium on Information Theory and its Applications, 10-13 octobre, Parme, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809306v1</w:t>
+                <w:t xml:space="preserve">hal-01809308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue decoding of duo-binary codes</w:t>
+                <w:t xml:space="preserve">Décodage analogique de codes duo-binaires DVB-RCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lahuec</w:t>
@@ -16735,116 +16735,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISITA 2004 : International Symposium on Information Theory and its Applications, 10-13 octobre, Parme, Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Parme, Italy</w:t>
+              <w:t xml:space="preserve">ISIVC'04 : 2nd International Symposium on Image/Video Communications over fixed and mobile networks, 7-9 juillet Brest, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809308v1</w:t>
+                <w:t xml:space="preserve">hal-01809306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing good permutations for turbo codes: towards a single model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Saouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16908,51 +16908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System level design using SystemC: a case study of block turbo decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17029,90 +17029,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Multiple Slice Turbo Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gnaedig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent C. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glenn Gulak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3nd International Symposium on Turbo Codes and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17150,51 +17150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les turbo codes à roulettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gnaedig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17245,90 +17245,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbo-Codes à roulettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gnaedig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent C. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glenn Gulak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17985,51 +17985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brengarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Tousch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Turbo Codes &amp; Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Brest, France</w:t>
@@ -18374,51 +18374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbo4: a high bit-rate chip for turbo code encoding and decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Penard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Colloquium. Turbo Codes in Digital Broadcasting - Could it Double Capacity?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, london, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18482,51 +18482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Penard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbo Codes &amp; Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Télécom Bretagne, Sep 1997, Brest, France. pp.280-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18653,243 +18653,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of a Turbo-Encoder/Decoder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The introduction of VHDL in digital design practical courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sichez Yves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TURBO CODING Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1996, lund, Sweden</w:t>
+              <w:t xml:space="preserve">1st european workshop on microelectronics education (EWME) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Villard de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076659v1</w:t>
+                <w:t xml:space="preserve">hal-01767890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The introduction of VHDL in digital design practical courses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douillard</w:t>
+                <w:t xml:space="preserve">Test of a Turbo-Encoder/Decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inizan Jean-René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Ferry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Jezequel</w:t>
+                <w:t xml:space="preserve">Sichez Yves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st european workshop on microelectronics education (EWME) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1996, Villard de Lans, France</w:t>
+              <w:t xml:space="preserve">TURBO CODING Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767890v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des techniques de décodage itératif a la correction de l’interférence entre symboles</w:t>
               </w:r>
@@ -18977,299 +18977,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASIC for gaussian channel simulation</w:t>
+                <w:t xml:space="preserve">Réduction de la gigue systématique d'une boucle à verrouillage de phase numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Degrugillier</w:t>
+                <w:t xml:space="preserve">El Janati Rachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Graton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDAC-EUROASIC'93</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1993, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI'93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076584v1</w:t>
+                <w:t xml:space="preserve">hal-02076606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la gigue systématique d'une boucle à verrouillage de phase numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un circuit intégré pour la simulation de canal gaussien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Degrugillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Janati Rachid</w:t>
+                <w:t xml:space="preserve">Gérard Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'93</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">GRETSI '93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Juan les pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076606v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un circuit intégré pour la simulation de canal gaussien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+                <w:t xml:space="preserve">ASIC for gaussian channel simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Degrugillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Graton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI '93</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Juan les pins, France</w:t>
+              <w:t xml:space="preserve">EDAC-EUROASIC'93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076593v1</w:t>
+                <w:t xml:space="preserve">hal-02076584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping-pong supervisor for synchronous links</w:t>
               </w:r>
@@ -19346,51 +19346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A triggered edge digital phase locked loop with low jitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Janati Rachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jezequel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20049,263 +20049,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel coding in communication networks : from theory to turbocodes. Edited by Alain Glavieux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Amis Cavalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE Ltd, pp.418, 2007</w:t>
+              <w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504305v1</w:t>
+                <w:t xml:space="preserve">hal-01801570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+                <w:t xml:space="preserve">Channel coding in communication networks : from theory to turbocodes. Edited by Alain Glavieux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Glavieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Battail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Biglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t>
+              <w:t xml:space="preserve">ISTE Ltd, pp.418, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801570v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage de canal - des bases théoriques aux turbocodes (sous la direction de Alain GLAVIEUX)</w:t>
               </w:r>
@@ -20317,77 +20317,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glavieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Battail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Biglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Science / Lavoisier, pp.453, 2005, Traité IC2 : Traitement du signal et de l'image, Traité IC2 : Traitement du signal et de l'image, 2-7462-0953-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -20607,51 +20607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASIP Design for Multi-Standard Channel Decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purushotham Murugappa Velayuthan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20711,51 +20711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASIP design and prototyping for wireless communication applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atif Raza Jafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21899,51 +21899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04050365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Khaled" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2023.3254157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Rizk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812662230001X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03348793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3112225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03344273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Atat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-021-09245-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02933398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126621500699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-017-0081-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Raza Jafri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najam Ul Islam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2016.2555018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5030050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2455991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Truong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Hao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2301632" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gomez Toro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.13.0524121925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2198550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-131" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.011311.102109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gupta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Almouahed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Zargham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schlegel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ernesto Perez Chamorro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2010.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKMLHQ5B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/927920" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2003164" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-008-0316-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Fan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ribas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2009.2028041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Mestre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.09.0109.0207" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.897770" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C. Gaudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glenn Gulak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Toush" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lebert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20046146" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde Canencia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768006v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02998577" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03408940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhasssan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148204" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chamas Al Ghouwayel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMAPP.2018.8460355" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224989v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senad Mohamed Mahmoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carlach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864517v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2014.6966687" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Tang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winstead" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6572187" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876068v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar David Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purushotham Murugappa Velayuthan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876088v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834350v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gabriel Cabanillas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lohy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2013.6735008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCITechnology.2013.6579576" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868594v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725058v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955755v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararajan Gopalakrishnan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Winstead" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948464v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325209" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725184v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Reddy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Al Khayat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bazin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221298" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463718" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Awais Hussein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ur Reehman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731050v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725610v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clermidy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725134v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2011.5929979" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632764v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797560v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632784v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540872v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Porhiel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565619v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2010.5687610" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632782v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSOC.2010.5625565" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170765v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488694v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632781v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613904" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801573v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423920v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Karakolah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Vacca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Moussa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424960v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2009.17" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841144v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423921v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809330v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194802v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAC.2008.4555856" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194897v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2008.4671728" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194923v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2008.4541363" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874712v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530222" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4675100" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194798v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194907v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194910v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2008.16" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280094v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194942v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280092v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538609v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378073" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2007.4387551" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491637v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194947v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2006.244126" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279574v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194949v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Piriou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2006.2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280103v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167362v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105239v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tousch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809302v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2006.1693426" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194954v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.558" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294333v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809339v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294338v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809349v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1464592" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809320v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294323v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809306v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119341v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berrou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerouedan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119406v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068934v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294312v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105262v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810157v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1188348" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conde" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2002.1115411" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077404v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2001.955136" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077391v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077413v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077257v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brengarth" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077133v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768004v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:19990781" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767941v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNW.1999.814337" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076715v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767925v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076691v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inisan Jean-Ren&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076659v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inizan Jean-Ren&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichez Yves" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767890v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767896v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076584v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Janati Rachid" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076593v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076559v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adde" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1992.228000" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076572v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076556v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Hostis Bernard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076549v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876041v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876046v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504305v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Battail" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Biglieri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504285v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077426v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067569v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396499-1.00001-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170472v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10569-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699677v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264385v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294358v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076701v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Graton" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5110-8_53" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A975459574751CE944B3F1B9949F690FDD98972B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870098v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767902v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076670v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006647v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853654v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04050365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Khaled" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar El Falou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2023.3254157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Rizk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Baghdadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812662230001X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03348793v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3112225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03344273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Mohanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Atat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-021-09245-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02933398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126621500699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouthi Boukli Hacene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-019-01450-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502281" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122512" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Raza Jafri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najam Ul Islam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2016.2555018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13639-017-0081-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5030050" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2455991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Truong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jahan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Hao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2301632" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gomez Toro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2013.13.0524121925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Haddad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2198550" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2012-131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haisheng Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2011.011311.102109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Gupta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Almouahed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafiaa Hamitouche-Djabou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Zargham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schlegel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ernesto Perez Chamorro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2010.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKMLHQ5B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569878v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/927920" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573268v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-008-0316-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2003164" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417714v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Fan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ribas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2009.2028041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Mestre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.09.0109.0207" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gnaedig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2007.897770" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20062209" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105220v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C. Gaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glenn Gulak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106148v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294319v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Nafkha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Toush" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lebert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20046146" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde Canencia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077431v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02998577" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Picart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Didier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03408940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Elhasssan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961310" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901840v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC48107.2020.9148204" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chamas Al Ghouwayel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMAPP.2018.8460355" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754847v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309068" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiPS.2017.8109978" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522646v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224989v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senad Mohamed Mahmoud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carlach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2014.6966687" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864517v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purushotham Murugappa Velayuthan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar David Sanchez Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876068v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955725v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Tang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winstead" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6572187" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834350v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gabriel Cabanillas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lohy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2013.6735008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCITechnology.2013.6579576" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940412v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868594v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797562v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Al Khayat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bazin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725184v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Reddy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948457v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Penard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2012.6325209" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725538v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948464v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811742v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955755v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararajan Gopalakrishnan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Winstead" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955749v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saouter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2012.6463718" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTEL.2012.6221298" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721379v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sanchez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Awais Hussein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ur Reehman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731050v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632764v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725610v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clermidy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2011.5929979" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797560v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632782v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSOC.2010.5625565" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540872v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Porhiel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565619v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2010.5687610" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632784v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632787v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170765v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488694v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632781v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613904" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853651v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841134v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Karakolah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801573v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Vacca" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Moussa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423921v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424960v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2009.17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841144v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538606v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gupta" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2008.4671728" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194923v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2008.4541363" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874712v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530222" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194897v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809330v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAC.2008.4555856" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4675100" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194798v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194907v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194910v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP.2008.16" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194929v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294351v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194942v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280094v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538609v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2007.378073" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280092v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2007.4387551" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491637v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105239v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Tousch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280103v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167362v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279574v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194949v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Piriou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2006.2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194947v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2006.244126" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809302v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194954v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2006.558" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294333v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294342v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809339v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294338v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876239v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2006.1693426" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809349v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1464592" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809320v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294323v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809308v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809306v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119341v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berrou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerouedan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119406v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068934v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294312v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105262v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810157v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1188348" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conde" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2002.1115411" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077404v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kerouedan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW.2001.955136" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077391v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077413v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077257v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brengarth" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077133v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768004v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:19990781" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767941v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNW.1999.814337" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076715v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767925v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076691v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inisan Jean-Ren&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767890v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ferry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076659v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inizan Jean-Ren&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichez Yves" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767896v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076606v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Janati Rachid" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076593v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Degrugillier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Graton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076584v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076559v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adde" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUASIC.1992.228000" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076572v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076556v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Hostis Bernard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076549v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876041v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876046v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504305v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Battail" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Biglieri" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504285v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077426v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067569v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396499-1.00001-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170472v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10569-7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699677v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264385v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294358v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076701v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Graton" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-5110-8_53" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A975459574751CE944B3F1B9949F690FDD98972B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870098v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767902v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076670v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006647v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853654v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>