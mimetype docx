--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1450,256 +1450,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Learning Technology for Book Conservation Assessment in Libraries and Archives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Yamoun</w:t>
+                <w:t xml:space="preserve">3D Modelling Approach for Ancient Floor Plans' Quick Browsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Swaileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Kotzinos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DAS 2022 - 15th IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620294v1</w:t>
+                <w:t xml:space="preserve">hal-03657982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling Approach for Ancient Floor Plans' Quick Browsing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Swaileh</w:t>
+                <w:t xml:space="preserve">Deep-Learning Technology for Book Conservation Assessment in Libraries and Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Yamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAS 2022 - 15th IAPR International Workshop on Document Analysis Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03657982v1</w:t>
+                <w:t xml:space="preserve">hal-03620294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versailles-FP Dataset: Wall Detection in Ancient Floor Plans</w:t>
               </w:r>
@@ -2996,217 +2996,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense, reliable, and depth discontinuity preservingDEM computation from H.R.V. urban stereopairs</w:t>
+                <w:t xml:space="preserve">Towards Semi-Automatic Control of Topographic Databases from Aerial Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of ISPRS Comm. II Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 1998, Cambridge, United Kingdom. pp.49-56</w:t>
+              <w:t xml:space="preserve">, Jul 1998, Cambridge, United Kingdom. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352628v1</w:t>
+                <w:t xml:space="preserve">hal-00352627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Semi-Automatic Control of Topographic Databases from Aerial Images</w:t>
+                <w:t xml:space="preserve">Dense, reliable, and depth discontinuity preservingDEM computation from H.R.V. urban stereopairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jordan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of ISPRS Comm. II Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 1998, Cambridge, United Kingdom. pp.41-48</w:t>
+              <w:t xml:space="preserve">, Jul 1998, Cambridge, United Kingdom. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352627v1</w:t>
+                <w:t xml:space="preserve">hal-00352628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'images aériennes haute résolution pour l'extraction du bâti</w:t>
               </w:r>
@@ -3843,51 +3843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C401BBFA"/>
+    <w:nsid w:val="65FDE97A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3991,51 +3991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CACA0505"/>
+    <w:nsid w:val="8409D988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4225,51 +4225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etis-lab.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspera.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee-Gouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Rodi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20615-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desbourdes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Priniotakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ringot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3444" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riedinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.87-108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Jordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Cocquerez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1998.0722" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZQCGBHN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Sennoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_42" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kotzinos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Ghosh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86549-8_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Froye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fuzier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alcoverro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2008.4547891" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace van de Woestyne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Moons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de Albuquerque Araujo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3432" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jugie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etis-lab.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspera.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee-Gouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Rodi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20615-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desbourdes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Priniotakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ringot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3444" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riedinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.87-108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Jordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Cocquerez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1998.0722" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZQCGBHN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Sennoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_42" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kotzinos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Ghosh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86549-8_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Froye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fuzier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alcoverro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2008.4547891" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace van de Woestyne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Moons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de Albuquerque Araujo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352627v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3432" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jugie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>