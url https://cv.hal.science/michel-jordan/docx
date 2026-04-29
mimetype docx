--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1450,256 +1450,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling Approach for Ancient Floor Plans' Quick Browsing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Swaileh</w:t>
+                <w:t xml:space="preserve">Deep-Learning Technology for Book Conservation Assessment in Libraries and Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Yamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAS 2022 - 15th IAPR International Workshop on Document Analysis Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657982v1</w:t>
+                <w:t xml:space="preserve">hal-03620294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-Learning Technology for Book Conservation Assessment in Libraries and Archives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Yamoun</w:t>
+                <w:t xml:space="preserve">3D Modelling Approach for Ancient Floor Plans' Quick Browsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Swaileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Kotzinos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DAS 2022 - 15th IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620294v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versailles-FP Dataset: Wall Detection in Ancient Floor Plans</w:t>
               </w:r>
@@ -2996,217 +2996,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Semi-Automatic Control of Topographic Databases from Aerial Images</w:t>
+                <w:t xml:space="preserve">Dense, reliable, and depth discontinuity preservingDEM computation from H.R.V. urban stereopairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jordan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of ISPRS Comm. II Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 1998, Cambridge, United Kingdom. pp.41-48</w:t>
+              <w:t xml:space="preserve">, Jul 1998, Cambridge, United Kingdom. pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352627v1</w:t>
+                <w:t xml:space="preserve">hal-00352628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense, reliable, and depth discontinuity preservingDEM computation from H.R.V. urban stereopairs</w:t>
+                <w:t xml:space="preserve">Towards Semi-Automatic Control of Topographic Databases from Aerial Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of ISPRS Comm. II Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 1998, Cambridge, United Kingdom. pp.49-56</w:t>
+              <w:t xml:space="preserve">, Jul 1998, Cambridge, United Kingdom. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352628v1</w:t>
+                <w:t xml:space="preserve">hal-00352627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'images aériennes haute résolution pour l'extraction du bâti</w:t>
               </w:r>
@@ -3843,51 +3843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65FDE97A"/>
+    <w:nsid w:val="93D61C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3991,51 +3991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8409D988"/>
+    <w:nsid w:val="750B7F94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4225,51 +4225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etis-lab.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspera.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee-Gouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Rodi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20615-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desbourdes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Priniotakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ringot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3444" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riedinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.87-108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Jordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Cocquerez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1998.0722" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZQCGBHN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Sennoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_42" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kotzinos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Ghosh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86549-8_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Froye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fuzier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alcoverro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2008.4547891" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace van de Woestyne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Moons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de Albuquerque Araujo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352627v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3432" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jugie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etis-lab.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspera.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee-Gouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Yamoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Rodi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-025-20615-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desbourdes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Priniotakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Swaileh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ringot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.3444" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Tabia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riedinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.26.1.011006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.32.87-108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Jordan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Cocquerez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.1998.0722" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZQCGBHN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352620v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cocquerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Sennoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_42" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kotzinos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Ghosh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86549-8_3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Froye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fuzier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alcoverro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2008.4547891" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gony" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace van de Woestyne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Moons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bernardes Vieira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de Albuquerque Araujo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Belli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352624v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zahid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3432" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jugie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>