--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -3843,51 +3843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93D61C94"/>
+    <w:nsid w:val="CB675A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3991,51 +3991,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="750B7F94"/>
+    <w:nsid w:val="04B3EECA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>