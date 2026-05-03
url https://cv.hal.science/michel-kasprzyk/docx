--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -3730,73 +3730,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le quotidien municipal dans l'Occident romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. p. 513-540</w:t>
+              <w:t xml:space="preserve">Gérer les territoires, les patrimoines et les crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. pp.513-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00942122v1</w:t>
+                <w:t xml:space="preserve">halshs-01117690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une communauté civique face à la crise : la ciuitas Aeduorum dans la seconde moitié du IIIe s. Approches archéologiques et Historiques</w:t>
               </w:r>
@@ -3812,73 +3812,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer les territoires, les patrimoines et les crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. pp.513-540</w:t>
+              <w:t xml:space="preserve">Le quotidien municipal dans l'Occident romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. p. 513-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01117690v1</w:t>
+                <w:t xml:space="preserve">halshs-00942122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements ruraux palissadés hallstattiens en Champagne</w:t>
               </w:r>
@@ -6206,3686 +6206,3686 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Entwicklung der ländlichen Gebiete Nordfrankreichs in der Spätantike : neue Siedlungssysteme, neue Siedlungstypen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autun / Augustodunum du IVe au IXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Peter Henrich; Torsten Mattern; Markus Reuter. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ardouin S.; Bouvard-Mor E.; Rassart V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trier, Nordgallien und die benachbarten Regionen in der Spätantike: Siedlungswesen – Handel – Wirtschaft</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Forschungen zu spätrömischen Residenzen</w:t>
+              <w:t xml:space="preserve">La ville de l’Antiquité tardive et du haut Moyen Âge. Actes des 38e Journées internationales d’archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, pp.189-199, 2025, Mémoires de l'association française d'archéologie mérovingienne, 979-10-90282-09-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757894v1</w:t>
+                <w:t xml:space="preserve">hal-05591132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés rurales chez les Rèmes et les Tricasses : premier bilan à partir d’opérations archéologiques récentes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Die Entwicklung der ländlichen Gebiete Nordfrankreichs in der Spätantike : neue Siedlungssysteme, neue Siedlungstypen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Henrich; Torsten Mattern; Markus Reuter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, AVAGE, pp.223-235, 2024, Mémoires d'archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
+              <w:t xml:space="preserve">Trier, Nordgallien und die benachbarten Regionen in der Spätantike: Siedlungswesen – Handel – Wirtschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrassowitz Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Forschungen zu spätrömischen Residenzen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509442v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bréviandes &amp;quot;ZAC Coulmet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communautés rurales chez les Rèmes et les Tricasses : premier bilan à partir d’opérations archéologiques récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Marie-Cécile Truc; Arnaud Remy. </w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de l'habitat rural du Premier Moyen Âge en Champagne-Ardenne (fin Ve-XIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, 2024, Mémoires de l'AFAM, 97910922820</w:t>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque AGER, Saverne, 28 septembre au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVAGE, pp.223-235, 2024, Mémoires d'archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757820v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Établissements ruraux des IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles dans le nord de la Gaule : quelle place pour le village ?</w:t>
+                <w:t xml:space="preserve">Bréviandes &amp;quot;ZAC Coulmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Cécile Truc; Arnaud Remy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVAGE, pp.377-398, 2024, Mémoires d’archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
+              <w:t xml:space="preserve">Archéologie de l'habitat rural du Premier Moyen Âge en Champagne-Ardenne (fin Ve-XIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, 2024, Mémoires de l'AFAM, 97910922820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092993v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’indépendance à la romanisation, entre -375 et 500 apr.</w:t>
+                <w:t xml:space="preserve">Établissements ruraux des IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles dans le nord de la Gaule : quelle place pour le village ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Vincent Riquier. </w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen-Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 116 (2023/3-4), Société Archéologique Champenoise, pp.427-486, 2024, Bulletin de la Société archéologique Champenoise, 9782918253402</w:t>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVAGE, pp.377-398, 2024, Mémoires d’archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04666627v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des occupations humaines dans la plaine de Troyes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’indépendance à la romanisation, entre -375 et 500 apr.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.285-542, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
+              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116 (2023/3-4), Société Archéologique Champenoise, pp.427-486, 2024, Bulletin de la Société archéologique Champenoise, 9782918253402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086077v1</w:t>
+                <w:t xml:space="preserve">halshs-04666627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt d’outils, de vaisselle et d’objets métalliques du IVe s. à Roches-Bettaincourt (Haute-Marne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution des occupations humaines dans la plaine de Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'outillage agro-pastoral en Gaule (IIe s. av. - VIe s. apr)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.285-303, 2023</w:t>
+              <w:t xml:space="preserve">La plaine de Troyes du Néolithique au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 116 (2023/3-4), Société archéologique champenoise, pp.285-542, 2024, Bulletin de la Société archéologique champenoise, 9782918253402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04666622v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépôt d’outils, de vaisselle et d’objets métalliques du IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. à Roches-Bettaincourt (Haute-Marne) : présentation préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Universitaires de Dijon, 2023, 978-2-36441-482-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole de Saint-Pierre-l’Etrier : état des connaissances avant la fouille de 2020</w:t>
+                <w:t xml:space="preserve">Un dépôt d’outils, de vaisselle et d’objets métalliques du IVe s. à Roches-Bettaincourt (Haute-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathiaut-Legros A. (dir.), D’un monde à l’autre: Augustodunum de l’Antiquité au Moyen Âge. Exposition organisée au musée Rolin du 17 juin au 30 septembre 2022, par la Ville d’Autun, Autun, Musée Rolin, p. 18-19.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">L'outillage agro-pastoral en Gaule (IIe s. av. - VIe s. apr)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-303, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03865766v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04666622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autun - Augustodunum entre le IVe et le IXe siècle</w:t>
+                <w:t xml:space="preserve">La nécropole de Saint-Pierre-l’Etrier : état des connaissances avant la fouille de 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathiaut-Legros A. (dir.), D’un monde à l’autre: Augustodunum de l’Antiquité au Moyen Âge. Exposition organisée au musée Rolin du 17 juin au 30 septembre 2022, par la Ville d’Autun, Autun, Musée Rolin, p. 10-12.</w:t>
+              <w:t xml:space="preserve">Mathiaut-Legros A. (dir.), D’un monde à l’autre: Augustodunum de l’Antiquité au Moyen Âge. Exposition organisée au musée Rolin du 17 juin au 30 septembre 2022, par la Ville d’Autun, Autun, Musée Rolin, p. 18-19.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03865760v1</w:t>
+                <w:t xml:space="preserve">halshs-03865766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence de l’Etat dans l’Est du diocèse des Gaules au IVe s. : au miroir des sources matérielles et écrites</w:t>
+                <w:t xml:space="preserve">Autun - Augustodunum entre le IVe et le IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Fort</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La présence de l’État dans l’Est de la Gaule durant l’Antiquité tardive (250-450 ap. J.-C.). Actes du colloque international de Dijon (8-10 nov. 2012)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-132, 2021, 978-2-915544-86-2</w:t>
+              <w:t xml:space="preserve">Mathiaut-Legros A. (dir.), D’un monde à l’autre: Augustodunum de l’Antiquité au Moyen Âge. Exposition organisée au musée Rolin du 17 juin au 30 septembre 2022, par la Ville d’Autun, Autun, Musée Rolin, p. 10-12.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03887965v1</w:t>
+                <w:t xml:space="preserve">halshs-03865760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'établissement rural aristocratique de l'Antiquité tardive &amp;quot;Dessous la Côte Mitière&amp;quot; à Migennes (Yonne) : les fouilles de Jean-Louis-Tainturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Inacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kasprzyk; Morgane Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies romaines en Gaule Lyonnaise. Hommages au professeur Gilles Sauron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Mergoil, pp.169-204, 2021, 978-2-35518-115-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autun, naissance d'une ville augustéenne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La présence de l’Etat dans l’Est du diocèse des Gaules au IVe s. : au miroir des sources matérielles et écrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Janniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologies romaines en Gaule Lyonnaise : Hommages au professeur Gilles Sauron</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Archéologie et histoire romaine, 978-2-35518-115-3</w:t>
+              <w:t xml:space="preserve">La présence de l’État dans l’Est de la Gaule durant l’Antiquité tardive (250-450 ap. J.-C.). Actes du colloque international de Dijon (8-10 nov. 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-132, 2021, 978-2-915544-86-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526009v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des Hommes dans le bassin supérieur de la Seine à l’époque romaine (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle avant notre ère – V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle de notre ère) : infrastructures et témoignages littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine : Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.342-355, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse de l’habitat proto-villageois durant l’Antiquité tardive en Gaule du Nord-Est</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autun, naissance d'une ville augustéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Antoine Guicheteau; Vincent Marchaisseau; Amélie Quiquerez. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Kasprzyk; Morgane Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La genèse du village : Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècles) dans le Centre-Est de la France actuelle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologies romaines en Gaule Lyonnaise : Hommages au professeur Gilles Sauron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archéologie et histoire romaine, 978-2-35518-115-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500273v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’établissement rural aristocratique de l’Antiquité tardive « Dessous la Côte Mitière » à Migennes (Yonne) : les fouilles de Jean-Louis Tainturier</w:t>
+                <w:t xml:space="preserve">Genèse de l’habitat proto-villageois durant l’Antiquité tardive en Gaule du Nord-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Michel Kasprzyk; Morgane Andrieu. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Guicheteau; Vincent Marchaisseau; Amélie Quiquerez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologies romaines en Gaule Lyonnaise : Hommages au professeur Gilles Sauron</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La genèse du village : Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècles) dans le Centre-Est de la France actuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782958072629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.24980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464854v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autun / Augustodunum du IVe s. au IXe s.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’établissement rural aristocratique de l’Antiquité tardive « Dessous la Côte Mitière » à Migennes (Yonne) : les fouilles de Jean-Louis Tainturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Inacio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Kasprzyk; Morgane Andrieu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIIe journées internationnales d'archéologie mérovingiennes de Lyon, 5-7 octobre 2017. La ville de l'Antiquité tardive et du haut Moyen-Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Archéologies romaines en Gaule Lyonnaise : Hommages au professeur Gilles Sauron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archéologie et histoire romaine, 978-2-35518-115-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525944v1</w:t>
+                <w:t xml:space="preserve">hal-03464854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération antique du Châtelet de Gourzon (Bayard-sur-Marne / Fontaines-sur-Marne) : des fouilles du XVIIIe siècle au levé LIDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autun / Augustodunum du IVe s. au IXe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERRANO C. (éd.), Sciences d’aujourd’hui pour comprendre hier: les techniques de l’archéologie appliquées à la Haute-Marne : [exposition, Chamarandes-Choignes, Archives départementales de la Haute-Marne, 15 juin au 21 décembre 2018, Chaumont : Conseil départemental de la Haute-Marne, 2018, p. 37 45.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">XXXVIIIe journées internationnales d'archéologie mérovingiennes de Lyon, 5-7 octobre 2017. La ville de l'Antiquité tardive et du haut Moyen-Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464897v1</w:t>
+                <w:t xml:space="preserve">hal-02525944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équipement et les formes des établissements ruraux du Bas-Empire (milieu du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-milieu du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle p.C.) dans l’est du diocèse des Gaules</w:t>
+                <w:t xml:space="preserve">L’agglomération antique du Châtelet de Gourzon (Bayard-sur-Marne / Fontaines-sur-Marne) : des fouilles du XVIIIe siècle au levé LIDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 50 (2), Ausonius Éditions, pp.235‑305, 2018, Mémoires</w:t>
+              <w:t xml:space="preserve">SERRANO C. (éd.), Sciences d’aujourd’hui pour comprendre hier: les techniques de l’archéologie appliquées à la Haute-Marne : [exposition, Chamarandes-Choignes, Archives départementales de la Haute-Marne, 15 juin au 21 décembre 2018, Chaumont : Conseil départemental de la Haute-Marne, 2018, p. 37 45.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02168376v1</w:t>
+                <w:t xml:space="preserve">hal-03464897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations de l’Antiquité tardive dans l’est du diocèse des Gaules</w:t>
+                <w:t xml:space="preserve">L’équipement et les formes des établissements ruraux du Bas-Empire (milieu du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-milieu du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle p.C.) dans l’est du diocèse des Gaules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 50 (2), Ausonius Éditions, pp.611‑637, 2018, Mémoires, 978-2356132062</w:t>
+              <w:t xml:space="preserve">, 50 (2), Ausonius Éditions, pp.235‑305, 2018, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02168378v1</w:t>
+                <w:t xml:space="preserve">halshs-02168376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les campagnes des Tricasses</w:t>
+                <w:t xml:space="preserve">Les mutations de l’Antiquité tardive dans l’est du diocèse des Gaules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50 (2), Ausonius Éditions, pp.611‑637, 2018, Mémoires, 978-2356132062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029607v1</w:t>
+                <w:t xml:space="preserve">halshs-02168378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes des Tricasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Reddé Michel. </w:t>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica, 1. Les campagnes du Nord-Est de la Gaule de la fin de l’Âge du fer à l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Ausonius Editions, pp.733‑756, 2017, Ausonius, Mémoires</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01701842v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes des Tricasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+              <w:t xml:space="preserve">Reddé Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.733-756, 2017, 9782356132062</w:t>
+              <w:t xml:space="preserve">Gallia Rustica, 1. Les campagnes du Nord-Est de la Gaule de la fin de l’Âge du fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Ausonius Editions, pp.733‑756, 2017, Ausonius, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01664445v1</w:t>
+                <w:t xml:space="preserve">halshs-01701842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mesures de Constantin en faveur de la cité des éduens (Panégyriques latins, VIII (5)) : réponse à une crise locale ou mesure politique ?</w:t>
+                <w:t xml:space="preserve">Les campagnes des Tricasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Guichard, Andreas Gutsfeld, François Richard. </w:t>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constantin et la Gaule : Autour de la vision de Grand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la diffusion de la recherche sur l'Antiquité, pp.199-216, 2016, 978-2913667464</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.733-756, 2017, 9782356132062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01455578v1</w:t>
+                <w:t xml:space="preserve">halshs-01664445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les spectres carpologiques provenant des puits du haut Moyen Âge : réflexions sur la mise au point d’un protocole d’étude à partir de deux exemples, Fontvannes “Les Tomelles” et Rosières-près-Troyes “ZAC des Feuillates” (Aube, Champagne-Ardenne)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mesures de Constantin en faveur de la cité des éduens (Panégyriques latins, VIII (5)) : réponse à une crise locale ou mesure politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-France Dietsch-Sellami; Charlotte Hallavant; Laurent Bouby; Bénédicte Pradat. </w:t>
+              <w:t xml:space="preserve">Laurent Guichard, Andreas Gutsfeld, François Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes, produits végétaux et ravageurs. Actes des Xe Rencontres d’Archéobotanique, Les Eyzies-de-Tayac, 24-27 septembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 36, Fédération Aquitania, pp.211-231, 2016</w:t>
+              <w:t xml:space="preserve">Constantin et la Gaule : Autour de la vision de Grand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la diffusion de la recherche sur l'Antiquité, pp.199-216, 2016, 978-2913667464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01452512v1</w:t>
+                <w:t xml:space="preserve">halshs-01455578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence des élites en milieu rural en territoires rème et tricasse durant le Haut-Empire : l’apport des monuments funéraires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+                <w:t xml:space="preserve">Les spectres carpologiques provenant des puits du haut Moyen Âge : réflexions sur la mise au point d’un protocole d’étude à partir de deux exemples, Fontvannes “Les Tomelles” et Rosières-près-Troyes “ZAC des Feuillates” (Aube, Champagne-Ardenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Castorio N., Maligorne Y. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-France Dietsch-Sellami; Charlotte Hallavant; Laurent Bouby; Bénédicte Pradat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mausolées et grands domaines ruraux à l’époque romaine dans le nord-est de la Gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.35‑64, 2016</w:t>
+              <w:t xml:space="preserve">Plantes, produits végétaux et ravageurs. Actes des Xe Rencontres d’Archéobotanique, Les Eyzies-de-Tayac, 24-27 septembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Fédération Aquitania, pp.211-231, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01413327v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Établissements ruraux, occupation du sol et systèmes agraires de l’Antiquité tardive dans le nord de la Gaule : quelques remarques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présence des élites en milieu rural en territoires rème et tricasse durant le Haut-Empire : l’apport des monuments funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Durost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Castorio N., Maligorne Y. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Méthodes d’analyse des différents paysages ruraux dans le nord-est de la Gaule romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Reddé Michel, pp.261-281, 2016</w:t>
+              <w:t xml:space="preserve">Mausolées et grands domaines ruraux à l’époque romaine dans le nord-est de la Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.35‑64, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01272645v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monuments funéraires du Haut-Empire dans les cités des Rèmes et des Tricasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Établissements ruraux, occupation du sol et systèmes agraires de l’Antiquité tardive dans le nord de la Gaule : quelques remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burgevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Durost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mausolées et grands domaines ruraux à l’époque romaine, dans le nord-est de la gaule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scripta Antiqua 90, Ausonius, p. 35-64, 2016, 9782356131676</w:t>
+              <w:t xml:space="preserve"> Méthodes d’analyse des différents paysages ruraux dans le nord-est de la Gaule romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reddé Michel, pp.261-281, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503681v1</w:t>
+                <w:t xml:space="preserve">halshs-01272645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores dans les pratiques funéraires de la nécropole de Troyes, Impasse des Carmélites (Aube), à la fin du Ier siècle avant J.-C.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+                <w:t xml:space="preserve">Monuments funéraires du Haut-Empire dans les cités des Rèmes et des Tricasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Durost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Castorio (J.-N.) et Maligorne (Y.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès d'Autun, 5-8 mai 2016 [Société française d'étude de la céramique antique en Gaule - SFECAG]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFECAG, 2016</w:t>
+              <w:t xml:space="preserve">Mausolées et grands domaines ruraux à l’époque romaine, dans le nord-est de la gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scripta Antiqua 90, Ausonius, p. 35-64, 2016, 9782356131676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971560v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence des élites en milieu rural en territoires rème et tricasse durant le Haut-Empire : l’apport dans les monuments funéraires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+                <w:t xml:space="preserve">Les amphores dans les pratiques funéraires de la nécropole de Troyes, Impasse des Carmélites (Aube), à la fin du Ier siècle avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mausolées et grands domaines ruraux à l'époque romaine dans le nord-est de la Gaule </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 90, Ausonius éditions, pp.35-64, 2016, Scripta Antiqua, 9782356131676</w:t>
+              <w:t xml:space="preserve">Actes du congrès d'Autun, 5-8 mai 2016 [Société française d'étude de la céramique antique en Gaule - SFECAG]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECAG, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852603v1</w:t>
+                <w:t xml:space="preserve">hal-01971560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation tardive du Châtelet de Gourzon à Bayard et Fontaines-sur-Marne (milieu du IVe-VIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Dupuy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austrasie. Le royaume mérovingien oublié. Catalogue de l’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 38-39, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01463296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces civiques d’Augustodunum (Autun, S.-et-L.) du milieu du IIe à la fin du IVe s.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présence des élites en milieu rural en territoires rème et tricasse durant le Haut-Empire : l’apport dans les monuments funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Quevedo A., Brassous L. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Durost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gestreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Noël Castorio; Yvan Maligorne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme civique en temps de crise : les espaces publics d'Hispanie et de l'Occident romain entre le IIe et le IVe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velasquez, pp.127-144, 2015, 9788490960103</w:t>
+              <w:t xml:space="preserve">Mausolées et grands domaines ruraux à l'époque romaine dans le nord-est de la Gaule </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 90, Ausonius éditions, pp.35-64, 2016, Scripta Antiqua, 9782356131676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01233157v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une inscription en 1250 fragments: CIL XIII 2657 (Augustodunum – Autun)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les espaces civiques d’Augustodunum (Autun, S.-et-L.) du milieu du IIe à la fin du IVe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Werner Eck, Marcus Dohnicht. </w:t>
+              <w:t xml:space="preserve">Quevedo A., Brassous L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Öffentlichkeit-Monument-Text. XIV Congressus Internationalis Epigraphiae Graecae et Latinae 27. – 31. Augusti 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, de Gruyter, pp.715-717, 2014</w:t>
+              <w:t xml:space="preserve">Urbanisme civique en temps de crise : les espaces publics d'Hispanie et de l'Occident romain entre le IIe et le IVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velasquez, pp.127-144, 2015, 9788490960103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206416v1</w:t>
+                <w:t xml:space="preserve">halshs-01233157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le dépôt de chaufournier de l'Antiquité tardive du site du pavillon Saint-Louis: le temple d'Apollon retrouvé?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Louis</w:t>
+                <w:t xml:space="preserve">Une inscription en 1250 fragments: CIL XIII 2657 (Augustodunum – Autun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Werner Eck, Marcus Dohnicht. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décor des édifices édilitaires civils et religieux en Gaule durant l'Antiquité (Ier siècle av. J.-C. - IVe siècle apr. J.-C.). Actes du colloque de Caen, 7-8 avril 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 381 -399, 2013</w:t>
+              <w:t xml:space="preserve">Öffentlichkeit-Monument-Text. XIV Congressus Internationalis Epigraphiae Graecae et Latinae 27. – 31. Augusti 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Gruyter, pp.715-717, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529359v1</w:t>
+                <w:t xml:space="preserve">hal-05206416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores dans les pratiques funéraires de la nécropole de Troyes, Impasse des Carmélites (Aube), à la fin du Ier siècle avant J.-C.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+                <w:t xml:space="preserve">le dépôt de chaufournier de l'Antiquité tardive du site du pavillon Saint-Louis: le temple d'Apollon retrouvé?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française pour l’étude de la céramique antique en Gaule. Actes du congrès d’Autun, 5-8 mai 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 329-336, 2012</w:t>
+              <w:t xml:space="preserve">Décor des édifices édilitaires civils et religieux en Gaule durant l'Antiquité (Ier siècle av. J.-C. - IVe siècle apr. J.-C.). Actes du colloque de Caen, 7-8 avril 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 381 -399, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01463285v1</w:t>
+                <w:t xml:space="preserve">hal-02529359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une communauté civique face à la crise : la civitas Aeduorum dans la seconde moitié du IIIe siècle ap. J.-C. (approches archéologique et historique)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Hostein</w:t>
+                <w:t xml:space="preserve">Les amphores dans les pratiques funéraires de la nécropole de Troyes, Impasse des Carmélites (Aube), à la fin du Ier siècle avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mireille Cébeillac-Gervasoni, Laurent Lamoine &amp; Clara Berrendonner. </w:t>
+              <w:t xml:space="preserve">Lucien Rivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le quotidien municipal II. Gérer les territoires, les patrimoines et les crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.519-542, 2012</w:t>
+              <w:t xml:space="preserve">Société française pour l’étude de la céramique antique en Gaule. Actes du congrès d’Autun, 5-8 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 329-336, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206421v1</w:t>
+                <w:t xml:space="preserve">halshs-01463285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le forum d'Augustodunum (Autun, Saône-et-Loire): problèmes de localisation et de restitution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une communauté civique face à la crise : la civitas Aeduorum dans la seconde moitié du IIIe siècle ap. J.-C. (approches archéologique et historique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Cébeillac-Gervasoni, Laurent Lamoine &amp; Clara Berrendonner. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le forum en Gaule et dans les régions voisines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, p. 257 - 275, 2012</w:t>
+              <w:t xml:space="preserve">Le quotidien municipal II. Gérer les territoires, les patrimoines et les crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.519-542, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529375v1</w:t>
+                <w:t xml:space="preserve">hal-05206421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le forum d'Augustodunum (Autun / Saône-et-Loire) : problèmes de localisation et de restitution</w:t>
+                <w:t xml:space="preserve">le forum d'Augustodunum (Autun, Saône-et-Loire): problèmes de localisation et de restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le forum en Gaule et dans les régions voisines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius, p. 257-272, 2012</w:t>
+              <w:t xml:space="preserve">, Ausonius, p. 257 - 275, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00940181v1</w:t>
+                <w:t xml:space="preserve">hal-02529375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forum d’Augustodunum (Autun/Saône-et-Loire) : problèmes de localisation et de restitution</w:t>
               </w:r>
@@ -9964,562 +9964,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vix &amp;quot;Mont-Lassois&amp;quot; La céramique protohistorique et antique du grand bâtiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le forum d'Augustodunum (Autun / Saône-et-Loire) : problèmes de localisation et de restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Chaume Bruno, Mordant Claude. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouet A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le complexe aristocratique de Vix : nouvelles recherches sur l'habitat, le système de fortification et l'environnement du mont Lassois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. universitaires de Dijon, p. 547-635, 2011, Art, Archéologie &amp; Patrimoine</w:t>
+              <w:t xml:space="preserve">Le forum en Gaule et dans les régions voisines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, p. 257-272, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00626461v1</w:t>
+                <w:t xml:space="preserve">halshs-00940181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques contextes de consommation tardifs de l'est de la Gaule Lyonnaise, principalement chez les Éduens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vix &amp;quot;Mont-Lassois&amp;quot; La céramique protohistorique et antique du grand bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Paul Van Ossel, avec la collab. de Patrice Bertin et Jean-Marc Séguier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaume Bruno, Mordant Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les céramiques de l'Antiquité tardive en Île-de-France et dans le Bassin parisien, Volume II. Synthèses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dioecesis Galliarum, p. 67-102, 2011, Dioecesis Galliarum, document de travail n°9</w:t>
+              <w:t xml:space="preserve">Le complexe aristocratique de Vix : nouvelles recherches sur l'habitat, le système de fortification et l'environnement du mont Lassois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. universitaires de Dijon, p. 547-635, 2011, Art, Archéologie &amp; Patrimoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00637844v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations du réseau routier de la période laténienne au début de la période impériale : apport des données archéologiques récentes</w:t>
+                <w:t xml:space="preserve">Quelques contextes de consommation tardifs de l'est de la Gaule Lyonnaise, principalement chez les Éduens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Michel Reddé, Philippe Barral, François Favory, Jean-Paul Guillaumet, Martine Joly, Jean-Yves Marc, Pierre Nouvel, Laure Nuninger, Christophe Petit. </w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Van Ossel, avec la collab. de Patrice Bertin et Jean-Marc Séguier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects de la Romanisation dans l'Est de la Gaule - 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibracte, p. 21-42, 2011, Bibracte ; 21</w:t>
+              <w:t xml:space="preserve">Les céramiques de l'Antiquité tardive en Île-de-France et dans le Bassin parisien, Volume II. Synthèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dioecesis Galliarum, p. 67-102, 2011, Dioecesis Galliarum, document de travail n°9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00639254v1</w:t>
+                <w:t xml:space="preserve">halshs-00637844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vix &amp;quot;Mont-Lassois&amp;quot; - Le rempart supérieur du mont Saint Marcel - Étude de la céramique néolithique, protohistorique et antique du rempart du plateau Saint-Marcel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mutations du réseau routier de la période laténienne au début de la période impériale : apport des données archéologiques récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Chaume Bruno, Mordant Claude. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé, Philippe Barral, François Favory, Jean-Paul Guillaumet, Martine Joly, Jean-Yves Marc, Pierre Nouvel, Laure Nuninger, Christophe Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le complexe aristocratique de Vix : nouvelles recherches sur l'habitat, le système de fortification et l'environnement du mont Lassois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. universitaires de Dijon, p. 235-265, 2011, Art, Archéologie &amp; Patrimoine</w:t>
+              <w:t xml:space="preserve">Aspects de la Romanisation dans l'Est de la Gaule - 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibracte, p. 21-42, 2011, Bibracte ; 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00626438v1</w:t>
+                <w:t xml:space="preserve">halshs-00639254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudemont, le Pré-de-la-Bordonne (Saône-et-Loire) : sépultures et mobilier danubien de la première moitié du ve siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kasprzyk, Gertrud Kuhnle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité tardive dans l'Est de la Gaule I. La vallée du Rhin supérieur et les provinces gauloise limitrophes : actualité de la recherche, Actes de la table-ronde de Strasbourg, 20 - 21 novembre 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Archéologique de l'Est, p. 339-351, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00665508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les rues d'Augustodunum (Autun, Saône-et-Loire) du Ier au IVe s. : un bilan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Labaune</w:t>
+                <w:t xml:space="preserve">Vix &amp;quot;Mont-Lassois&amp;quot; - Le rempart supérieur du mont Saint Marcel - Étude de la céramique néolithique, protohistorique et antique du rempart du plateau Saint-Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaume Bruno, Mordant Claude. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">la rue dans l'Antiquité : définition, devenir, aménagement. Actes du colloque de Poitiers, 7 - 9 septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, presses universitaires de Rennes, p. 259 - 273, 2008</w:t>
+              <w:t xml:space="preserve">Le complexe aristocratique de Vix : nouvelles recherches sur l'habitat, le système de fortification et l'environnement du mont Lassois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. universitaires de Dijon, p. 235-265, 2011, Art, Archéologie &amp; Patrimoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532768v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00626438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">les rues d'Augustodunum (Autun, Saône-et-Loire) du Ier au IVe s. : un bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la rue dans l'Antiquité : définition, devenir, aménagement. Actes du colloque de Poitiers, 7 - 9 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires de Rennes, p. 259 - 273, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">la gestion des déchets à Augustodunum (Autun, Saône-et-Loire) durant l'époque romaine : les données archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10528,51 +10627,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la gestion des déchets durant l'époque romaine : rebut et recyclage. Actes du colloque de Poitiers, 19 - 21 septembre 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, édition Mergoil, p. 99 - 116, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10582,312 +10681,312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal, Christophe Landry, Frédérique Blaizot (dir.), La villa gallo-romaine du Palais à Châteauneuf-du-Rhône (Drôme) [compte-rendu]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130dp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bayard-sur-Marne – Le Châtelet de Gourzon et son environnement de la fin de l’âge du Fer au début du Moyen Âge » [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Grand Est, mis en ligne le 01 juin 2021, consulté le 03 décembre 2021. URL : http://journals.openedition.org/adlfi/64583</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bayard-sur-Marne – Le Châtelet de Gourzon et son environnement de la fin de l’âge du Fer au début du Moyen Âge (Haute-Marne et Meuse) » [notice archéologique], ADLFI. Archéologie de la France - Informations [En ligne], Grand Est, mis en ligne le 01 septembre 2019, consulté le 03 décembre 2021. URL : http://journals.openedition.org/adlfi/33471</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des systèmes d'alimentation des troupeaux bovins laitiers à Betafo, région du Vakinankaratra, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 56p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00772831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10897,265 +10996,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Genèse du Village, Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècle) dans le Centre-Est de la France actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guicheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pertuisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation entre sites de hauteur des âges des Métaux (âge du Bronze et Premier âge du Fer) et de l’Antiquité tardive et du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03612586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11165,273 +11264,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole de l’Antiquité tardive et du haut Moyen Âge à Evrecy, Saint-Aubin des champs 2 (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminte Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02511563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales : rapport d’activité 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Franche-Comté; SRA de Franche-Comté. 2013, pp.273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11441,114 +11540,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cités des Eduens et de Chalon durant l'Antiquité tardive (v. 260-530 env.). Contribution à l'étude de l'Antiquité tardive en Gaule centrale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005DIJOL013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00621362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11616,51 +11715,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65F2420A"/>
+    <w:nsid w:val="5ED11DB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11847,51 +11946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-kasprzyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7709-3129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057688524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376361v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esmonde Cleary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Tisserand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14h6g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.722.0307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1847" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Driard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1521" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daubigney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rolley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Pequinot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Spi&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01778145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3u" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet-Gaston" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1319" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/archeologie/825-l-outillage-agropastoral-en-gaule-iie-av-vie-s-ap-9782364414822.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/276-archeologies-romaines-en-gaule-lyonnaise-9782355181153.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Borau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666721v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delor J." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Biton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Henrion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poitout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Trier_Nordgallien_und_die_benachbarten_Regionen_in_der_Sp%C3%A4tantike%3A_Siedlungswesen_%E2%80%93_Handel_%E2%80%93_Wirtschaft/titel_7561.ahtml" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509442v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audebert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757820v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086077v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666622v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morize" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569446v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865760v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=53671" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676369v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Inacio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526009v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hostein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/24980" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24980" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168378v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029607v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452512v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413327v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bontrond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503681v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine G&#233;rard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971560v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gestreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463296v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206416v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529359v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463285v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529375v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626461v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637844v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626438v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665508v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935150v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130dp" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464868v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464875v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772831v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005DIJOL013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-kasprzyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7709-3129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057688524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376361v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esmonde Cleary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Tisserand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14h6g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.722.0307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1847" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Driard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1521" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daubigney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rolley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Pequinot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Spi&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01778145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3u" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet-Gaston" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1319" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/archeologie/825-l-outillage-agropastoral-en-gaule-iie-av-vie-s-ap-9782364414822.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/276-archeologies-romaines-en-gaule-lyonnaise-9782355181153.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Borau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666721v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delor J." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Biton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Henrion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poitout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591132v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Trier_Nordgallien_und_die_benachbarten_Regionen_in_der_Sp%C3%A4tantike%3A_Siedlungswesen_%E2%80%93_Handel_%E2%80%93_Wirtschaft/titel_7561.ahtml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audebert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morize" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Inacio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=53671" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hostein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/24980" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24980" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029607v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664445v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bontrond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine G&#233;rard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gestreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529359v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463285v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639254v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532768v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935150v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130dp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464875v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772831v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621362v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005DIJOL013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>