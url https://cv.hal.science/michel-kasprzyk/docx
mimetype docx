--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -298,265 +298,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autun durant l’Antiquité tardive : naissance d’une ville multipolaire</w:t>
+                <w:t xml:space="preserve">Plaques-agrafes à crochets des IVe et Ve siècles. Nouvelles découvertes, répartition et hypothèses fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15h4b⟩</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro spécial, pp.113-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14h6g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376417v1</w:t>
+                <w:t xml:space="preserve">hal-05273311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaques-agrafes à crochets des IVe et Ve siècles. Nouvelles découvertes, répartition et hypothèses fonctionnelles</w:t>
+                <w:t xml:space="preserve">Autun durant l’Antiquité tardive : naissance d’une ville multipolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Numéro spécial, pp.113-118. </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.209-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14h6g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15h4b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273311v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La topographie de Sens et de Troyes durant l’Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.237-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -848,191 +848,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03865641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enceintes du Bas-Empire entre Lyon et Metz : état de la question, analyse du réseau et des fonctions</w:t>
+                <w:t xml:space="preserve">Prospection thématique “Le Châtelet de Gourzon et son environnement de la fin de l’âge du Fer au début du Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Villes et fortifications de l’Antiquité tardive dans le nord de la Gaule, 26, pp.187-212</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.37‑39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860860v1</w:t>
+                <w:t xml:space="preserve">halshs-02168382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection thématique “Le Châtelet de Gourzon et son environnement de la fin de l’âge du Fer au début du Moyen-Âge</w:t>
+                <w:t xml:space="preserve">Les enceintes du Bas-Empire entre Lyon et Metz : état de la question, analyse du réseau et des fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.37‑39</w:t>
+              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Villes et fortifications de l’Antiquité tardive dans le nord de la Gaule, 26, pp.187-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02168382v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et commerce, quelques aspects dans le nord de la Gaule romaine (Ier-IIIe siècle de notre ère)</w:t>
               </w:r>
@@ -1362,51 +1362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures, monuments funéraires et nécropoles de l’Antiquité tardive dans la partie centrale de la province de Lugdunensis prima (Lyonnaise Première, cités des Éduens et de Chalon, fin du IIIe – milieu du Ve siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devevey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1652,77 +1652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autun/&amp;lt;i&amp;gt;Augustodunum&amp;lt;/i&amp;gt;, cité des Éduens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1905,234 +1905,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanctuaires et pratiques religieuses du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. dans le Centre-Est de la Gaule (&amp;lt;i&amp;gt;Lugdunensis&amp;lt;/i&amp;gt; I et &amp;lt;i&amp;gt;Maxima Sequanorum&amp;lt;/i&amp;gt;)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Saulsotte « Le Vieux Bouchy » (Aube) : établissement enclos hallstattien et ferme de la fin de l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, La fin des dieux, 71 (1), pp.187-218</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503442v1</w:t>
+                <w:t xml:space="preserve">hal-02382400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Saulsotte « Le Vieux Bouchy » (Aube) : établissement enclos hallstattien et ferme de la fin de l’âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sanctuaires et pratiques religieuses du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C. dans le Centre-Est de la Gaule (&amp;lt;i&amp;gt;Lugdunensis&amp;lt;/i&amp;gt; I et &amp;lt;i&amp;gt;Maxima Sequanorum&amp;lt;/i&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.15-16</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La fin des dieux, 71 (1), pp.187-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382400v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une &amp;lt;i&amp;gt;schola&amp;lt;/i&amp;gt; monumentale découverte boulevard Frédéric-Latouche à &amp;lt;i&amp;gt;Augustodunum&amp;lt;/i&amp;gt;/Autun (Saône-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2226,51 +2226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épigraphie religieuse et communautés civiques au Haut-Empire : la délimitation du territoire de la ciuitas Aeduorum aux IIe et IIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2550,51 +2550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avallon / Aballo. Origine et développement d'une agglomération secondaire antique, Ier siècle avant notre ère - VIIIème siècle avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2632,51 +2632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Morvan gallo-romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,51 +2770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation des plateaux calcaires bourguignons durant l'Antiquité tardive : premiers résultats pour la région de Noyers-sur-Serein (Yonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diocesis Galliarum, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Document de travail n°6, p. 179-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2839,51 +2839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes de Noyers-sur-Serein durant l'Antiquité, premier bilan des recherches en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3415,51 +3415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décor des édifices édilitaires civils et religieux en Gaule durant l’Antiquité (Ier s. av. – IVe s. ap.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Caen, France. pp.381-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3478,51 +3478,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01117704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence de l’État dans l'est du diocèse des Gaules au IVe s.: au miroir des sources matérielles et écrites; pp. 81-132</w:t>
+                <w:t xml:space="preserve">La présence de l'État en Gaule de l'Est du diocèse des Gaules au IVe siècle au miroir des sources matérielles et écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
@@ -3540,97 +3540,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La présence de l'Etat dans l'Est de la Gaule durant l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">La présence de l'État dans l'Est de la Gaule durant l'Antiquité tardive (250-450 ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bérangère Fort; Antony Hostein; Sylvain Janniard; Michel Kasprzyk, Nov 2012, Dijon, France. pp.81-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430778v1</w:t>
+                <w:t xml:space="preserve">hal-03679232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence de l'État en Gaule de l'Est du diocèse des Gaules au IVe siècle au miroir des sources matérielles et écrites</w:t>
+                <w:t xml:space="preserve">La présence de l’État dans l'est du diocèse des Gaules au IVe s.: au miroir des sources matérielles et écrites; pp. 81-132</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
@@ -3648,73 +3648,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Janniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La présence de l'État dans l'Est de la Gaule durant l'Antiquité tardive (250-450 ap. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bérangère Fort; Antony Hostein; Sylvain Janniard; Michel Kasprzyk, Nov 2012, Dijon, France. pp.81-132</w:t>
+              <w:t xml:space="preserve">La présence de l'Etat dans l'Est de la Gaule durant l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679232v1</w:t>
+                <w:t xml:space="preserve">hal-03430778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une communauté civique face à la crise : la ciuitas Aeduorum dans la seconde moitié du IIIe s. Approches archéologiques et Historiques</w:t>
               </w:r>
@@ -3730,73 +3730,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer les territoires, les patrimoines et les crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. pp.513-540</w:t>
+              <w:t xml:space="preserve">Le quotidien municipal dans l'Occident romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. p. 513-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01117690v1</w:t>
+                <w:t xml:space="preserve">halshs-00942122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une communauté civique face à la crise : la ciuitas Aeduorum dans la seconde moitié du IIIe s. Approches archéologiques et Historiques</w:t>
               </w:r>
@@ -3812,73 +3812,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le quotidien municipal dans l'Occident romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. p. 513-540</w:t>
+              <w:t xml:space="preserve">Gérer les territoires, les patrimoines et les crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. pp.513-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00942122v1</w:t>
+                <w:t xml:space="preserve">halshs-01117690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements ruraux palissadés hallstattiens en Champagne</w:t>
               </w:r>
@@ -3890,51 +3890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Desbrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4067,51 +4067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du val de Saône au nord-ouest de la Gaule. Le passage du Morvan de fin de la protohistoire au haut Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux de passages et passages obligés, actes du Colloque d'Ouessant, Septembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Ouessant, France. p. 134-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4149,51 +4149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la vallée de la Saône au nord-ouest de la Gaule : le franchissement du Morvan dans l’Antiquité et le haut Moyen-Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes du monde et passages obligés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Ouessant, France. pp.221-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5684,64 +5684,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autun antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5802,51 +5802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Autunois et en Bourgogne, 22 mars 2013, Autun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5995,51 +5995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Yonne, carte archéologique de la Gaule, publié sous la responsabilité de M. Prévost, 89/1, 89/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delor J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6113,51 +6113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6000 ans de vie au pays de Noyers, des premiers agriculteurs à l'an mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6272,51 +6272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ardouin S.; Bouvard-Mor E.; Rassart V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville de l’Antiquité tardive et du haut Moyen Âge. Actes des 38e Journées internationales d’archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, pp.189-199, 2025, Mémoires de l'association française d'archéologie mérovingienne, 979-10-90282-09-4</w:t>
@@ -6425,393 +6425,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés rurales chez les Rèmes et les Tricasses : premier bilan à partir d’opérations archéologiques récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bréviandes &amp;quot;ZAC Coulmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kasprzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dessaint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Audebert</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Cécile Truc; Arnaud Remy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, AVAGE, pp.223-235, 2024, Mémoires d'archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
+              <w:t xml:space="preserve">Archéologie de l'habitat rural du Premier Moyen Âge en Champagne-Ardenne (fin Ve-XIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, 2024, Mémoires de l'AFAM, 97910922820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509442v1</w:t>
+                <w:t xml:space="preserve">hal-04757820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bréviandes &amp;quot;ZAC Coulmet</w:t>
+                <w:t xml:space="preserve">Établissements ruraux des IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles dans le nord de la Gaule : quelle place pour le village ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Marie-Cécile Truc; Arnaud Remy. </w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de l'habitat rural du Premier Moyen Âge en Champagne-Ardenne (fin Ve-XIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d'archéologie mérovingienne, 2024, Mémoires de l'AFAM, 97910922820</w:t>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVAGE, pp.377-398, 2024, Mémoires d’archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757820v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Établissements ruraux des IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles dans le nord de la Gaule : quelle place pour le village ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communautés rurales chez les Rèmes et les Tricasses : premier bilan à partir d’opérations archéologiques récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonin Nüsslein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XVe colloque AGER, Saverne, 28 septembre au 1er octobre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVAGE, pp.377-398, 2024, Mémoires d’archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
+              <w:t xml:space="preserve">Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine : actes du XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque AGER, Saverne, 28 septembre au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVAGE, pp.223-235, 2024, Mémoires d'archéologie du Grand Est 11, 978-2-9590817-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092993v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’indépendance à la romanisation, entre -375 et 500 apr.</w:t>
               </w:r>
@@ -6909,51 +6909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7006,225 +7006,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt d’outils, de vaisselle et d’objets métalliques du IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. à Roches-Bettaincourt (Haute-Marne) : présentation préliminaire</w:t>
+                <w:t xml:space="preserve">Un dépôt d’outils, de vaisselle et d’objets métalliques du IVe s. à Roches-Bettaincourt (Haute-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, 2023, 978-2-36441-482-2</w:t>
+              <w:t xml:space="preserve">L'outillage agro-pastoral en Gaule (IIe s. av. - VIe s. apr)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-303, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569446v1</w:t>
+                <w:t xml:space="preserve">halshs-04666622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt d’outils, de vaisselle et d’objets métalliques du IVe s. à Roches-Bettaincourt (Haute-Marne)</w:t>
+                <w:t xml:space="preserve">Un dépôt d’outils, de vaisselle et d’objets métalliques du IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. à Roches-Bettaincourt (Haute-Marne) : présentation préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kasprzyk; Nicolas Tisserand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'outillage agro-pastoral en Gaule (IIe s. av. - VIe s. apr)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'outillage agropastoral en Gaule (IIe av.-VIe s. ap.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, 2023, 978-2-36441-482-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions universitaires de Dijon</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04666622v1</w:t>
+                <w:t xml:space="preserve">hal-04569446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole de Saint-Pierre-l’Etrier : état des connaissances avant la fouille de 2020</w:t>
               </w:r>
@@ -7236,51 +7236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathiaut-Legros A. (dir.), D’un monde à l’autre: Augustodunum de l’Antiquité au Moyen Âge. Exposition organisée au musée Rolin du 17 juin au 30 septembre 2022, par la Ville d’Autun, Autun, Musée Rolin, p. 18-19.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7318,51 +7318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autun - Augustodunum entre le IVe et le IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7394,587 +7394,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03865760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'établissement rural aristocratique de l'Antiquité tardive &amp;quot;Dessous la Côte Mitière&amp;quot; à Migennes (Yonne) : les fouilles de Jean-Louis-Tainturier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autun, naissance d'une ville augustéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Inacio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kasprzyk; Morgane Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologies romaines en Gaule Lyonnaise. Hommages au professeur Gilles Sauron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Mergoil, pp.169-204, 2021, 978-2-35518-115-3</w:t>
+              <w:t xml:space="preserve">Archéologies romaines en Gaule Lyonnaise : Hommages au professeur Gilles Sauron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archéologie et histoire romaine, 978-2-35518-115-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676369v1</w:t>
+                <w:t xml:space="preserve">hal-02526009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence de l’Etat dans l’Est du diocèse des Gaules au IVe s. : au miroir des sources matérielles et écrites</w:t>
+                <w:t xml:space="preserve">La circulation des Hommes dans le bassin supérieur de la Seine à l’époque romaine (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle avant notre ère – V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle de notre ère) : infrastructures et témoignages littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La présence de l’État dans l’Est de la Gaule durant l’Antiquité tardive (250-450 ap. J.-C.). Actes du colloque international de Dijon (8-10 nov. 2012)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-132, 2021, 978-2-915544-86-2</w:t>
+              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine : Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.342-355, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03887965v1</w:t>
+                <w:t xml:space="preserve">hal-03464859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation des Hommes dans le bassin supérieur de la Seine à l’époque romaine (I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; siècle avant notre ère – V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle de notre ère) : infrastructures et témoignages littéraires</w:t>
+                <w:t xml:space="preserve">Genèse de l’habitat proto-villageois durant l’Antiquité tardive en Gaule du Nord-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
+              <w:t xml:space="preserve">Antoine Guicheteau; Vincent Marchaisseau; Amélie Quiquerez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine : Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La genèse du village : Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècles) dans le Centre-Est de la France actuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARTEHIS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782958072629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.24980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464859v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autun, naissance d'une ville augustéenne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La présence de l’Etat dans l’Est du diocèse des Gaules au IVe s. : au miroir des sources matérielles et écrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Hostein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Janniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologies romaines en Gaule Lyonnaise : Hommages au professeur Gilles Sauron</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Archéologie et histoire romaine, 978-2-35518-115-3</w:t>
+              <w:t xml:space="preserve">La présence de l’État dans l’Est de la Gaule durant l’Antiquité tardive (250-450 ap. J.-C.). Actes du colloque international de Dijon (8-10 nov. 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-132, 2021, 978-2-915544-86-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526009v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse de l’habitat proto-villageois durant l’Antiquité tardive en Gaule du Nord-Est</w:t>
+                <w:t xml:space="preserve">L'établissement rural aristocratique de l'Antiquité tardive &amp;quot;Dessous la Côte Mitière&amp;quot; à Migennes (Yonne) : les fouilles de Jean-Louis-Tainturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Antoine Guicheteau; Vincent Marchaisseau; Amélie Quiquerez. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Inacio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Kasprzyk; Morgane Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La genèse du village : Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècles) dans le Centre-Est de la France actuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologies romaines en Gaule Lyonnaise. Hommages au professeur Gilles Sauron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mergoil, pp.169-204, 2021, 978-2-35518-115-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARTEHIS Éditions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03500273v1</w:t>
+                <w:t xml:space="preserve">hal-03676369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’établissement rural aristocratique de l’Antiquité tardive « Dessous la Côte Mitière » à Migennes (Yonne) : les fouilles de Jean-Louis Tainturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Inacio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kasprzyk; Morgane Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies romaines en Gaule Lyonnaise : Hommages au professeur Gilles Sauron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, </w:t>
@@ -8042,51 +8042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Balcon-Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIIIe journées internationnales d'archéologie mérovingiennes de Lyon, 5-7 octobre 2017. La ville de l'Antiquité tardive et du haut Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8105,169 +8105,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération antique du Châtelet de Gourzon (Bayard-sur-Marne / Fontaines-sur-Marne) : des fouilles du XVIIIe siècle au levé LIDAR</w:t>
+                <w:t xml:space="preserve">L’équipement et les formes des établissements ruraux du Bas-Empire (milieu du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-milieu du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle p.C.) dans l’est du diocèse des Gaules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERRANO C. (éd.), Sciences d’aujourd’hui pour comprendre hier: les techniques de l’archéologie appliquées à la Haute-Marne : [exposition, Chamarandes-Choignes, Archives départementales de la Haute-Marne, 15 juin au 21 décembre 2018, Chaumont : Conseil départemental de la Haute-Marne, 2018, p. 37 45.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50 (2), Ausonius Éditions, pp.235‑305, 2018, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464897v1</w:t>
+                <w:t xml:space="preserve">halshs-02168376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équipement et les formes des établissements ruraux du Bas-Empire (milieu du III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-milieu du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle p.C.) dans l’est du diocèse des Gaules</w:t>
+                <w:t xml:space="preserve">L’agglomération antique du Châtelet de Gourzon (Bayard-sur-Marne / Fontaines-sur-Marne) : des fouilles du XVIIIe siècle au levé LIDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 50 (2), Ausonius Éditions, pp.235‑305, 2018, Mémoires</w:t>
+              <w:t xml:space="preserve">SERRANO C. (éd.), Sciences d’aujourd’hui pour comprendre hier: les techniques de l’archéologie appliquées à la Haute-Marne : [exposition, Chamarandes-Choignes, Archives départementales de la Haute-Marne, 15 juin au 21 décembre 2018, Chaumont : Conseil départemental de la Haute-Marne, 2018, p. 37 45.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02168376v1</w:t>
+                <w:t xml:space="preserve">hal-03464897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations de l’Antiquité tardive dans l’est du diocèse des Gaules</w:t>
               </w:r>
@@ -8340,166 +8340,166 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes des Tricasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Reddé. </w:t>
+              <w:t xml:space="preserve">Reddé Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
+              <w:t xml:space="preserve">Gallia Rustica, 1. Les campagnes du Nord-Est de la Gaule de la fin de l’Âge du fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Ausonius Editions, pp.733‑756, 2017, Ausonius, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029607v1</w:t>
+                <w:t xml:space="preserve">halshs-01701842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes des Tricasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Reddé Michel. </w:t>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Rustica, 1. Les campagnes du Nord-Est de la Gaule de la fin de l’Âge du fer à l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Ausonius Editions, pp.733‑756, 2017, Ausonius, Mémoires</w:t>
+              <w:t xml:space="preserve">Gallia Rustica 1. Les campagnes du nord-est de la Gaule, de la fin de l’âge du Fer à l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-210, 2017, Mémoires, 978-2-35613-206-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01701842v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes des Tricasses</w:t>
               </w:r>
@@ -8644,51 +8644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spectres carpologiques provenant des puits du haut Moyen Âge : réflexions sur la mise au point d’un protocole d’étude à partir de deux exemples, Fontvannes “Les Tomelles” et Rosières-près-Troyes “ZAC des Feuillates” (Aube, Champagne-Ardenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9535,51 +9535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décor des édifices édilitaires civils et religieux en Gaule durant l'Antiquité (Ier siècle av. J.-C. - IVe siècle apr. J.-C.). Actes du colloque de Caen, 7-8 avril 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 381 -399, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9789,51 +9789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le forum d'Augustodunum (Autun, Saône-et-Loire): problèmes de localisation et de restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9897,51 +9897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Forum romain en Gaule et dans les régions avoisinantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.257-275, 2012</w:t>
@@ -9983,51 +9983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forum d'Augustodunum (Autun / Saône-et-Loire) : problèmes de localisation et de restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Hostein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10254,51 +10254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations du réseau routier de la période laténienne au début de la période impériale : apport des données archéologiques récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Reddé, Philippe Barral, François Favory, Jean-Paul Guillaumet, Martine Joly, Jean-Yves Marc, Pierre Nouvel, Laure Nuninger, Christophe Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects de la Romanisation dans l'Est de la Gaule - 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibracte, p. 21-42, 2011, Bibracte ; 21</w:t>
@@ -10499,51 +10499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les rues d'Augustodunum (Autun, Saône-et-Loire) du Ier au IVe s. : un bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10594,51 +10594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la gestion des déchets à Augustodunum (Autun, Saône-et-Loire) durant l'époque romaine : les données archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la gestion des déchets durant l'époque romaine : rebut et recyclage. Actes du colloque de Poitiers, 19 - 21 septembre 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, édition Mergoil, p. 99 - 116, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11023,51 +11023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Genèse du Village, Archéologie de l’habitat groupé du haut Moyen Âge (Ve-XIIe siècle) dans le Centre-Est de la France actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guicheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marchaisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11413,51 +11413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale : inventaire archéologique, cartographie et analyses spatiales : rapport d’activité 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11715,51 +11715,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5ED11DB4"/>
+    <w:nsid w:val="32FFCF86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11946,51 +11946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-kasprzyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7709-3129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057688524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376361v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esmonde Cleary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Tisserand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14h6g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.722.0307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1847" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Driard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1521" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daubigney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rolley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Pequinot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Spi&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01778145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3u" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet-Gaston" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1319" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/archeologie/825-l-outillage-agropastoral-en-gaule-iie-av-vie-s-ap-9782364414822.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/276-archeologies-romaines-en-gaule-lyonnaise-9782355181153.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Borau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666721v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delor J." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Biton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Henrion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poitout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591132v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Trier_Nordgallien_und_die_benachbarten_Regionen_in_der_Sp%C3%A4tantike%3A_Siedlungswesen_%E2%80%93_Handel_%E2%80%93_Wirtschaft/titel_7561.ahtml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audebert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757820v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morize" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Inacio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=53671" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hostein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/24980" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24980" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464897v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168376v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029607v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664445v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bontrond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine G&#233;rard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gestreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529359v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463285v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639254v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532768v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935150v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130dp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464875v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772831v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621362v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005DIJOL013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-kasprzyk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7709-3129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057688524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376361v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Esmonde Cleary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14h6g" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Tisserand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376427v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h4c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.12312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097651v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.722.0307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Charbonnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2328" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1847" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Driard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503663v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1521" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maestracci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daubigney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rolley" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Pequinot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrosse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Spi&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512751v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01778145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3u" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brunet-Gaston" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557518v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1319" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/archeologie/825-l-outillage-agropastoral-en-gaule-iie-av-vie-s-ap-9782364414822.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/276-archeologies-romaines-en-gaule-lyonnaise-9782355181153.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225681v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111096v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Borau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Kuhnle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666721v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delor J." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Biton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Henrion" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poitout" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591132v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757894v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harrassowitz-verlag.de/Trier_Nordgallien_und_die_benachbarten_Regionen_in_der_Sp%C3%A4tantike%3A_Siedlungswesen_%E2%80%93_Handel_%E2%80%93_Wirtschaft/titel_7561.ahtml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dessaint" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audebert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086077v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04666622v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morize" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569446v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526009v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hostein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/24980" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24980" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairie-archeologique.com/index.html?produit=53671" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Inacio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02168378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701842v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664445v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bontrond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine G&#233;rard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gestreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529359v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463285v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626461v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637844v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639254v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00665508v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626438v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532768v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935150v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130dp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03464875v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00772831v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Penot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dugu&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612586v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaume" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511563v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Angeli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621362v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005DIJOL013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>