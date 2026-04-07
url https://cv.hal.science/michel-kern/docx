--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -732,235 +732,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190252v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobian Free Methods for Coupling Transport with Chemistry in Heterogenous Porous Media</w:t>
+                <w:t xml:space="preserve">Intersecting fractures in porous media: theoretical and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Mghazli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean E Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13030370⟩</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2021.1981878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132416v1</w:t>
+                <w:t xml:space="preserve">hal-03141968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersecting fractures in porous media: theoretical and numerical analysis</w:t>
+                <w:t xml:space="preserve">Jacobian Free Methods for Coupling Transport with Chemistry in Heterogenous Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean E Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036811.2021.1981878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w13030370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141968v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconditioned iterative method for reactive transport with sorption in porous media</w:t>
               </w:r>
@@ -1945,234 +1945,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global method for coupling transport with chemistry in heterogeneous porous media</w:t>
+                <w:t xml:space="preserve">Reactive transport benchmark of MoMaS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Laila</w:t>
+                <w:t xml:space="preserve">Jérôme Carrayrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knabner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 14 (3), pp.465-481. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-009-9162-x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 14, pp.385-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-009-9157-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442243v1</w:t>
+                <w:t xml:space="preserve">halsde-00511694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive transport benchmark of MoMaS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carrayrou</w:t>
+                <w:t xml:space="preserve">A global method for coupling transport with chemistry in heterogeneous porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Laila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Knabner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 14, pp.385-392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-009-9157-7⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 14 (3), pp.465-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-009-9162-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00511694v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00442243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive transport in porous media</w:t>
               </w:r>
@@ -5238,216 +5238,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the differential semblance gradient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical methods for paraxial wave equations in 3‐D heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th EAEG Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEG Annual Meeting 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, New-Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443179v1</w:t>
+                <w:t xml:space="preserve">hal-01315592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity discrimination by differential semblance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical methods for 3D paraxial wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th EAEG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443178v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity inversion by differential semblance optimization for 2‐D common source data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William W. Symes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5463,195 +5428,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Annual Meeting 1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for 3D paraxial wave equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculation of the differential semblance gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. W. Symes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th EAEG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1992, Paris, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 1992, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201410350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443177v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for paraxial wave equations in 3‐D heterogeneous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity discrimination by differential semblance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. W. Symes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Annual Meeting 1992</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, New-Orleans, United States</w:t>
+              <w:t xml:space="preserve">54th EAEG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315592v1</w:t>
+                <w:t xml:space="preserve">hal-01443178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the electric field with respect to conductivity. Application to oil prospection.</w:t>
               </w:r>
@@ -6419,229 +6419,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain decomposition preconditioners for efficient parallel simulations of single-phase flow in three-dimensional fractured porous media with a very large number of fractures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical and numerical analysis of the mixed formulation of single phase flow in three-dimensional fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jolivet</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Zegarra Vasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029676v2</w:t>
+                <w:t xml:space="preserve">hal-05029638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical and numerical analysis of the mixed formulation of single phase flow in three-dimensional fractured porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain decomposition preconditioners for efficient parallel simulations of single-phase flow in three-dimensional fractured porous media with a very large number of fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zegarra Vasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029638v2</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of algebraic preconditioners for large-scale simulations of single-phase flow in three-dimensional fractured porous media</w:t>
               </w:r>
@@ -6653,51 +6653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zegarra Vasquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7708,51 +7708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05186397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nordbotten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fern&#248;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Flemisch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Andreas Lie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2025.104519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voskov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10268-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Jayadharan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yotov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1447945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03190252v6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tepakbong-Tematio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.89" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Amir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030370" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141968v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E Roberts" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2021.1981878" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464083v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Taakili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Zarrouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/mma.2020.10626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275690v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Japhet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113294" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327307v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540956v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ali Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.47" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529532v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2018-0010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296348v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thao-Phuong Hoang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.11.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113953v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1009651" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Vostrikov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Phuong Hoang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roberts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130914401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442243v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laila" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9162-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knabner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9157-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NP6P8D2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Apoung-Kamga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.05.044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3V0TWL7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourgeat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schumacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035073.03009.5d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgeat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Symes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.1994.tb00231.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WVK6NM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bamberger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicoletis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quiblier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442823" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goldman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670110306" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08ZMCVQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Charrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Soualem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34469-8_33" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agany Oloui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Mefire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPIDC.1996.534103" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218504" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gockenback" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Versteeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1822434" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Symes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201410350" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443178v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rouy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315472v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/problemes-inverses-af1380/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.uh.edu/CS21-Glowinski/CS21-eng.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bamberger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_28" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670E106A8EA494357BBFBEBB747EE273D15A03F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicoletis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiblier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_29" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD4E13B436588A36AA15EECFBA6FA437D7CC2516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029676v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zegarra Vasquez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029638v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03406841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ould Rouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hav&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemuet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vigo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074312v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00168393v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05186397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nordbotten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fern&#248;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Flemisch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Andreas Lie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2025.104519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voskov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10268-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Jayadharan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yotov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1447945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03190252v6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tepakbong-Tematio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.89" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141968v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Amir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E Roberts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2021.1981878" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464083v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Taakili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Zarrouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/mma.2020.10626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275690v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Japhet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113294" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327307v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540956v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ali Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.47" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529532v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2018-0010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296348v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thao-Phuong Hoang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.11.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113953v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1009651" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Vostrikov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Phuong Hoang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roberts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130914401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knabner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9157-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NP6P8D2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9162-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Apoung-Kamga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.05.044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3V0TWL7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourgeat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schumacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035073.03009.5d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgeat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Symes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.1994.tb00231.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WVK6NM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bamberger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicoletis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quiblier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442823" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goldman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670110306" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08ZMCVQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Charrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Soualem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34469-8_33" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agany Oloui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Mefire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPIDC.1996.534103" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218504" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gockenback" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Versteeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1822434" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Symes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201410350" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rouy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315472v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/problemes-inverses-af1380/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.uh.edu/CS21-Glowinski/CS21-eng.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bamberger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_28" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670E106A8EA494357BBFBEBB747EE273D15A03F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicoletis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiblier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_29" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD4E13B436588A36AA15EECFBA6FA437D7CC2516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029638v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zegarra Vasquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029676v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03406841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ould Rouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hav&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemuet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vigo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074312v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00168393v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>