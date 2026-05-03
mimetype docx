--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -5307,178 +5307,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for 3D paraxial wave equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity inversion by differential semblance optimization for 2‐D common source data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W. Symes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th EAEG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1992, Paris, France</w:t>
+              <w:t xml:space="preserve">SEG Annual Meeting 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443177v1</w:t>
+                <w:t xml:space="preserve">hal-01315596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity inversion by differential semblance optimization for 2‐D common source data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical methods for 3D paraxial wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Annual Meeting 1992</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">54th EAEG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315596v1</w:t>
+                <w:t xml:space="preserve">hal-01443177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the differential semblance gradient</w:t>
               </w:r>
@@ -7708,51 +7708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05186397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nordbotten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fern&#248;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Flemisch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Andreas Lie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2025.104519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voskov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10268-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Jayadharan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yotov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1447945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03190252v6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tepakbong-Tematio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.89" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141968v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Amir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E Roberts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2021.1981878" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464083v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Taakili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Zarrouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/mma.2020.10626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275690v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Japhet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113294" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327307v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540956v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ali Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.47" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529532v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2018-0010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296348v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thao-Phuong Hoang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.11.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113953v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1009651" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Vostrikov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Phuong Hoang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roberts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130914401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knabner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9157-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NP6P8D2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9162-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Apoung-Kamga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.05.044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3V0TWL7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourgeat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schumacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035073.03009.5d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgeat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Symes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.1994.tb00231.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WVK6NM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bamberger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicoletis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quiblier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442823" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goldman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670110306" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08ZMCVQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Charrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Soualem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34469-8_33" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agany Oloui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Mefire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPIDC.1996.534103" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218504" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gockenback" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Versteeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1822434" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Symes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201410350" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rouy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315472v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/problemes-inverses-af1380/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.uh.edu/CS21-Glowinski/CS21-eng.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bamberger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_28" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670E106A8EA494357BBFBEBB747EE273D15A03F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicoletis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiblier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_29" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD4E13B436588A36AA15EECFBA6FA437D7CC2516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029638v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zegarra Vasquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029676v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03406841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ould Rouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hav&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemuet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vigo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074312v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00168393v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05186397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nordbotten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fern&#248;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Flemisch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Andreas Lie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2025.104519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voskov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10268-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Jayadharan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yotov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1447945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03190252v6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tepakbong-Tematio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.89" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141968v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Amir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E Roberts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2021.1981878" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464083v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Taakili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Zarrouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/mma.2020.10626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275690v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Japhet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113294" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327307v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540956v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ali Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.47" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529532v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2018-0010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296348v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thao-Phuong Hoang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.11.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113953v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1009651" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Vostrikov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Phuong Hoang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roberts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130914401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knabner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9157-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NP6P8D2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9162-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Apoung-Kamga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.05.044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3V0TWL7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourgeat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schumacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035073.03009.5d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgeat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Symes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.1994.tb00231.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WVK6NM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bamberger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicoletis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quiblier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442823" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goldman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670110306" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08ZMCVQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Charrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Soualem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34469-8_33" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agany Oloui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Mefire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPIDC.1996.534103" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218504" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gockenback" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Versteeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1822434" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443177v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Symes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201410350" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rouy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315472v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/problemes-inverses-af1380/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.uh.edu/CS21-Glowinski/CS21-eng.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bamberger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_28" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670E106A8EA494357BBFBEBB747EE273D15A03F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicoletis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiblier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_29" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD4E13B436588A36AA15EECFBA6FA437D7CC2516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029638v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zegarra Vasquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029676v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03406841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ould Rouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hav&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemuet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vigo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074312v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00168393v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>