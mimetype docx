--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -5307,351 +5307,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity inversion by differential semblance optimization for 2‐D common source data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William W. Symes</w:t>
+                <w:t xml:space="preserve">Calculation of the differential semblance gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. W. Symes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Annual Meeting 1992</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">54th EAEG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1992, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201410350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315596v1</w:t>
+                <w:t xml:space="preserve">hal-01443179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for 3D paraxial wave equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity discrimination by differential semblance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. W. Symes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th EAEG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443177v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the differential semblance gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. W. Symes</w:t>
+                <w:t xml:space="preserve">Velocity inversion by differential semblance optimization for 2‐D common source data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W. Symes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th EAEG Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEG Annual Meeting 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201410350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01443179v1</w:t>
+                <w:t xml:space="preserve">hal-01315596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity discrimination by differential semblance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical methods for 3D paraxial wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th EAEG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443178v1</w:t>
+                <w:t xml:space="preserve">hal-01443177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the electric field with respect to conductivity. Application to oil prospection.</w:t>
               </w:r>
@@ -6947,185 +6947,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution numérique de l'équation des ondes par une méthode d'éléments finis d'ordre élevé sur calculateur parallèle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution to the SIAM «Hundred-dollar, Hundred-digit Challenge»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-4381, INRIA. 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4472, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072207v1</w:t>
+                <w:t xml:space="preserve">inria-00072116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution to the SIAM «Hundred-dollar, Hundred-digit Challenge»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résolution numérique de l'équation des ondes par une méthode d'éléments finis d'ordre élevé sur calculateur parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Havé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kern</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4472, INRIA. 2002</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-4381, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072116v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie du proche sous-sol par un radar géologique</w:t>
               </w:r>
@@ -7708,51 +7708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05186397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nordbotten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fern&#248;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Flemisch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Andreas Lie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2025.104519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voskov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10268-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Jayadharan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yotov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1447945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03190252v6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tepakbong-Tematio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.89" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141968v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Amir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E Roberts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2021.1981878" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464083v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Taakili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Zarrouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/mma.2020.10626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275690v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Japhet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113294" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327307v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540956v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ali Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.47" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529532v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2018-0010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296348v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thao-Phuong Hoang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.11.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113953v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1009651" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Vostrikov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Phuong Hoang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roberts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130914401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knabner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9157-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NP6P8D2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9162-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Apoung-Kamga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.05.044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3V0TWL7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourgeat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schumacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035073.03009.5d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgeat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Symes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.1994.tb00231.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WVK6NM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bamberger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicoletis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quiblier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442823" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goldman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670110306" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08ZMCVQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Charrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Soualem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34469-8_33" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agany Oloui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Mefire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPIDC.1996.534103" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218504" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gockenback" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Versteeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1822434" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443177v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Symes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201410350" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rouy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315472v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/problemes-inverses-af1380/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.uh.edu/CS21-Glowinski/CS21-eng.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bamberger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_28" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670E106A8EA494357BBFBEBB747EE273D15A03F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicoletis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiblier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_29" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD4E13B436588A36AA15EECFBA6FA437D7CC2516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029638v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zegarra Vasquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029676v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03406841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ould Rouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hav&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemuet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vigo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074312v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00168393v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05186397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nordbotten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fern&#248;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Flemisch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-Andreas Lie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2025.104519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Hoop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Voskov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ahusborde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10268-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Ossmani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10269-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03355088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Jayadharan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yotov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1447945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03190252v6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tepakbong-Tematio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.89" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141968v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Amir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Mghazli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E Roberts" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2021.1981878" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030370" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464083v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Taakili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Zarrouk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/mma.2020.10626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02275690v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Japhet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113294" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327307v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540956v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ali Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.47" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529532v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2018-0010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296348v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thao-Phuong Hoang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean E. Roberts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.11.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113953v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1009651" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Vostrikov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201550002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Phuong Hoang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jaffr&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roberts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130914401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00511694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carrayrou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knabner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9157-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NP6P8D2J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Laila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-009-9162-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Apoung-Kamga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Have" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Semin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Dieuleveult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.05.044" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3V0TWL7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1851" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourgeat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Schumacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:COMG.0000035073.03009.5d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgeat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Symes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.1994.tb00231.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WVK6NM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bamberger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Joly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nicoletis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bamberger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Quiblier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1442823" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01133931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Goldman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.1670110306" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G08ZMCVQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04270366v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Armandine Les Landes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ben Rhouma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brenner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castanon Quiroz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56750-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01890182v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Masson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F Sma&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01667379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Birgle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01702428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051802v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beaudoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Charrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Soualem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Gander" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-34469-8_33" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agany Oloui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Faug&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316196v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Mefire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MPIDC.1996.534103" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316194v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.218504" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gockenback" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Versteeg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1822434" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315592v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Symes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201410350" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443178v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315596v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rouy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01297083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315472v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/methodes-numeriques-42105210/problemes-inverses-af1380/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.math.uh.edu/CS21-Glowinski/CS21-eng.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bamberger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_28" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E670E106A8EA494357BBFBEBB747EE273D15A03F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicoletis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quiblier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-83508-7_29" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD4E13B436588A36AA15EECFBA6FA437D7CC2516/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029638v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zegarra Vasquez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029676v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05029652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03635080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03406841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ould Rouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072116v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hav&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemuet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vigo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074312v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00168393v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>