--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Khrestchatisky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4797-8332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060106395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel single-domain antibodies targeting a unique transferrin receptor 1 epitope for cross-species delivery of drugs in the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 388, pp.114344. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Rat Hippocampus, Pilocarpine-Induced Status Epilepticus Is Associated with Reactive Glia and Concomitant Increased Expression of CD31, PDGFRβ, and Collagen IV in Endothelial Cells and Pericytes of the Blood–Brain Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1693. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of MT5-MMP Reveals Early Modulation of Alzheimer’s Pathogenic Events in Primary Neuronal Cultures of 5xFAD Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.1645. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom14121645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDLR-Mediated Targeting and Productive Uptake of siRNA-Peptide Ligand Conjugates In Vitro and In Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.548. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics16040548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and In Vitro Validation of a Cucurbit[7]uril-Peptide Conjugate Targeting the LDL Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (13), pp.8844-8857. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c00423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin and Neurotensin Receptors in Stress-related Disorders: Pathophysiology & Novel Drug Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterini Alexiou Chatzaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (5), pp.916 - 934. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570159X21666230803101629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low permeability of human pluripotent stem cell–derived blood–brain barrier models depend on epithelial or endothelial features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Julien-Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin F Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202201422R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP promotes neuroinflammation, neuronal excitability and Aβ production in primary neuron/astrocyte cultures from the 5xFAD mouse model of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-022-02407-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helico Maze Detects Early Impairment of Reference Memory at Three Months of Age in the 5XFAD Mouse Model of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Rahrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessadek El Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (1), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-220281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP promotes neuroinflammation, neuronal excitability and Aβ production in primary neuron/astrocyte cultures from the 5xFAD mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-022-02407-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helico Maze Detects Early Impairment of Reference Memory at Three Months of Age in the 5XFAD Mouse Model of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Rahrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessadek El Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (1), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-220281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helico Maze allows testing of early learning and subcategories of long-term memory in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Rahrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S.M. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.113242. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The actin binding protein α-actinin-2 expression is associated with dendritic spine plasticity and migrating granule cells in the rat dentate gyrus following pilocarpine-induced seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 335, pp.113512. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expneurol.2020.113512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDL receptor-peptide conjugate as in vivo tool for specific targeting of pancreatic ductal adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rubis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.987. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02508-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5‐MMP controls APP and β‐CTF/C99 metabolism through proteolytic‐dependent and ‐independent mechanisms relevant for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (7), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100593r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDL receptor-peptide conjugate as in vivo tool for specific targeting of pancreatic ductal adenocarcinoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rubis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.987. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02508-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin receptor 2 is induced in astrocytes and brain endothelial cells in relation to neuroinflammation following pilocarpine‐induced seizures in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (11), pp.2618 - 2643. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gH625-liposomes as tool for pituitary adenylate cyclase-activating polypeptide brain delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Iachetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Falanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45137-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High levels of serum soluble TWEAK are associated with neuroinflammation during multiple sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12967-019-1789-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proamyloidogenic effects of membrane type 1 matrix metalloproteinase involve MMP-2 and BACE-1 activities, and the modulation of APP trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.2910-2927. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801076R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalloproteinases and their tissue inhibitors in Alzheimer’s disease and other neurodegenerative disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (16), pp.3167-3191. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03178-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Pantethine Treatment Counteracts Pathologic Gene Dysregulation and Decreases Alzheimer’s Disease Pathogenesis in a Transgenic Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13311-019-00754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target engagement and intracellular delivery of mono- and bivalent LDL receptor-binding peptide-cargo conjugates: Implications for the rational design of new targeted drug therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lécorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 314, pp.141-161. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D. Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Codecasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Codecasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.17. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Codecasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of highly versatile peptide-vectors that bind non-competitively to the low-density lipoprotein receptor for in vivo targeting and delivery of small molecules and protein cargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Lecorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.e0191052. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0191052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Current research into brain barriers and the delivery of therapeutics for neurological diseases: a report on CNS barrier congress London, UK, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Hammarlund-Udenaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roosmarijn E. Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12987-017-0086-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngeneic Transplantation of Olfactory Ectomesenchymal Stem Cells Restores Learning and Memory Abilities in a Rat Model of Global Cerebral Ischemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/2683969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafts of olfactory stem cells restore breathing and motor functions after a rat spinal cord injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D. Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurotrauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/neu.2017.5383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global cerebral ischemia in rats leads to amnesia due to selective neuronal death followed by astroglial scar formation in the CA1 layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.168--178. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Blood to Lesioned Brain: An In Vitro Study on Migration Mechanisms of Human Nasal Olfactory Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanae Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, 1478606 (17 p.). </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/1478606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic changes and inflammation in cultured astrocytes from the 5xFAD mouse model of Alzheimer's disease: Alleviation by pantethine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0175369. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0175369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of LRP-1 as an endocytosis and recycling receptor for B1-integrin in thyroid cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Theret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (45), pp.78614-78632. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.20201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic treatments with a 5-HT4 receptor agonist decrease amyloid pathology in the entorhinal cortex and learning and memory deficits in the 5xFAD mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP Promotes Alzheimer's Pathogenesis in the Frontal Cortex of 5xFAD Mice and APP Trafficking in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.163. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2016.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current research into brain barriers and the delivery of therapeutics for neurological diseases: a report on CNS barrier congress London, UK, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Hammarlund-Udenaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roosmarijn E. Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12987-017-0079-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of LDL receptor-targeting peptide vectors for in vitro and in vivo cargo transport across the blood-brain barrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP is a new pro-amyloidogenic proteinase that promotes amyloid ă pathology and cognitive decline in a transgenic mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Crouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Carrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.217-236. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-015-1992-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory stem cells reveal MOCOS as a new player in autism spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (9), pp.1215-1224. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mp.2015.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP, just a new APP processing proteinase in Alzheimer's disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-016-0633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FVB/N mice: A well suited strain to study learning and memory ă processes using olfactory cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois S. Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 296, pp.254-259. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and in Vivo Validation of Peptide Vectors Targeting the LDL Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Lecorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Malcor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (12), pp.4094--4105. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.6b00687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression comparison reveals distinct basal expression of HOX members and differential TNF-induced response between brain- and spinal ă cord-derived microvascular endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.290. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-016-0749-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantethine alters lipid composition and cholesterol content of membrane rafts, with down-regulation of cxcl12-induced t cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (230), pp.2415-2425. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecalciferol (vitamin D-3) improves functional recovery when delivered during the acute phase after a spinal cord trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Decherchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2015.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting-up an in vitro model of rat blood-brain barrier (BBB): a focus on BBB impermeability and receptor-mediated transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (88), pp.e51278. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/51278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential spatio-temporal regulation of MMPs in the 5xFAD mouse model of Alzheimer's disease: evidence for a pro-amyloidogenic role of MT1-MMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Charrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.247. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2014.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Expression of the Polysialyltransferase in Adult Rat Hippocampus Performing an Olfactory Associative Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brezun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck A. Chaillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (8), pp.979-989. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.22284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue inhibitor of matrix metalloproteinases-1 loaded poly(lactic-co-glycolic acid) nanoparticles for delivery across the blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Chaturvedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojja Sreedhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.575--588. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S54750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-density lipoprotein receptor-related protein-1 mediates endocytic clearance of tissue inhibitor of metalloproteinases-1 and promotes its cytokine-like activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thevenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e103839. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0103839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal gene profiling of the 5XFAD transgenic mouse model highlights the importance of microglial activation in Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landel Véréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baranger Kévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virard Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriod Béatrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.33. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1326-9-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01071449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous and synthetic MMP inhibitors in CNS physiopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian D. Liechti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in brain research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214, pp.313--351. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63486-3.00014-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique method for the isolation of nasal olfactory stem cells in living rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.673--679. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of hippocampus-dependent memory impairments in 5XFAD transgenic mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (7), pp.762--772. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.22267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is TWEAK a Biomarker for Autoimmune/Chronic Inflammatory Diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desplat-Jégo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.489. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2013.00489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for early cognitive impairment related to frontal cortex in the 5XFAD mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.781--796. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-2012-120982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicinal chemistry based approaches and nanotechnology-based systems to improve CNS drug targeting and delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicinal Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.457--516. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/med.21252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecalciferol (vitamin D₃) improves myelination and recovery after nerve injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Lavaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e65034. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area-specific alterations of synaptic plasticity in the 5XFAD mouse model of Alzheimer's disease: dissociation between somatosensory cortex and hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Crouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cohen-Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e74667. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEAK/Fn14 pathway modulates properties of a human microvascular endothelial cell model of blood brain barrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaim Putterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-2094-10-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00787290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Matrix Metalloproteinases in Migration and Neurotrophic Properties of Nasal Olfactory Stem and Ensheathing Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Ould-Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp.993--1010. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3727/096368912X657468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRP-1--CD44, a new cell surface complex regulating tumor cell adhesion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (16), pp.3293-3307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drebrin A expression is altered after pilocarpine-induced seizures: time course of changes is consistent for a role in the integrity and stability of dendritic spines of hippocampal granule cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.477--493. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.20914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the benefits of cannabinoid receptor stimulation on neuroinflammation, neurogenesis and memory during normal aging be useful in AD prevention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary L. Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.10. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-2094-9-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical optimization of new ligands of the low-density lipoprotein receptor as potential vectors for central nervous system targeting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Malcor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Payrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (5), pp.2227-41. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm2014919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraftment of human nasal olfactory stem cells restores neuroplasticity in mice with hippocampal lesions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierrisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (7), pp.2808-20. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI44489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Stem Cells, a New Cellular Model for Studying Molecular Mechanisms Underlying Familial Dysautonomia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice B. Loriod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Formisano-Tréziny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e15590. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0015590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental vitamin D deficiency alters learning in C57Bl/6J mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Andrea Fernandes De Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.603--608. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human nose harbors a niche of olfactory ectomesenchymal stem cells displaying neurogenic and osteogenic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Häupl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Ringe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (6), pp.853--866. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/scd.2009.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of domains on HIV envelope protein mediating association with calnexin and protein-disulfide isomerase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Papandréou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Barbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (18), pp.13788-96. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.066670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of L-3-hydroxybutyryl-CoA dehydrogenase activity and circulating ketone body levels by pantethine. Relevance to dopaminergic injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamad Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nieoullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max de Reggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.51. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-11-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEAK is expressed at the cell surface of monocytes during multiple sclerosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desplat-Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Creidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (1), pp.132-5. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0608347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D2 potentiates axon regeneration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurotrauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (10), pp.1247-56. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/neu.2008.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesicular Trafficking and Secretion of Matrix Metalloproteinases-2, -9 and Tissue Inhibitor of Metalloproteinases-1 in Neuronal Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Ould-Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesicular trafficking and secretion of matrix metalloproteinases-2, -9 and tissue inhibitor of metalloproteinases-1 in neuronal cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Ould-Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (4), pp.549-68. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcn.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of tissue inhibition of metalloproteinases-1 in learning and memory in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaillan Fa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Werb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173(2), pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix metalloproteinase-2 (MMP-2) regulates astrocyte motility in connection with the actin cytoskeleton and integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chollet Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diguardher T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54(4), pp.274-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of tissue inhibition of metalloproteinases-1 in learning and memory in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck A. Chaillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zena Werb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173, pp.191-8. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2006.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00092843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuscitation of hypoxic piglets with 100% O2 increases pulmonary metalloproteinases and IL-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munkeby Bh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borke Wb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bjornland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikkeland Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borge Gi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58, pp.542-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue inhibitor of metalloproteinases-1 (TIMP-1) modulates neuronal death, axonal plasticity, and learning and memory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaillan Fa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22(10), pp.2569-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocyte reactivity to Fas activation is attenuated in TIMP-1 deficient mice, an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Creidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Boucraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D Soloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-6-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of infertility in adult male bonnet monkeys by immunization with phage-expressed peptides of the extracellular domain of FSH receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rao Aj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramachandra Sg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ramesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdennebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.385-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMP/TIMP system in the nervous system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cyclin D1 in vulnerable neurons in the hippocampus after ischaemia and epilepsy: a modulator of in vivo programmed cell death?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Guischard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1), pp.263-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00486281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q/R editing of the rat GluR5 and GluR6 kainate receptors in vivo and in vitro: evidence for independent developmental, pathological and cellular regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (2), pp.604-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00487253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate receptors in dysplasic cortex: an in situ hybridization and immunohistochemistry study in rats with prenatal treatment with methylazoxymethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rafiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevassus-Au-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehezkel Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 782 (1-2), pp.142-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00487313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP2d mRNA is expressed in identified neuronal populations in the developing and adult rat brain and its subcellular distribution differs from that of MAP2b in hippocampal neurones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekiel Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (1), pp.161-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting enhanced expression in the rat hippocampus of NMDAR1 splice variants in a kainate model of epilepsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rafiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekiel Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (2), pp.497-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific interaction between the XNP/ATR-X gene product and the SET domain of the human EZH2 protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (4), pp.679-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in specific MT5-MMP domains prevent the accumulation of toxic APP metabolites and serve as templates for peptide-based therapeutics in cell models of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Belio-Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kamitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarra Thiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and optimization of trans-species reactive TfR1-binding VHH as tools for drug delivery across the blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of MT5-MMP reveals early modulation of Alzheimer’s pathogenic events in primary neuronal cultures of 5xFAD mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in specific domains of MT5-MMP prevent the accumulation of toxic APP metabolites and serve as templates for peptide-based therapeutics in human in vitro models of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Belio-Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kamitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarra Thiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDLR-mediated targeting and productive uptake of siRNA-peptide ligand conjugates in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broc B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varini K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonnette R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pecqueux B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilocarpine-Induced Status Epilepticus in the Rat Hippocampus is Associated with Reactive Glia and Concomitant Increased Expression of CD31, PDGFRβ and Collagen IV in Endothelial Cells and Pericytes of the Blood Brain Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low permeability of human pluripotent stem cell-derived Blood Brain barrier models depend on epithelial or endothelial features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Julien-Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP controls APP and β-CTF/C99 metabolism through proteolytic-dependent and -independent mechanisms relevant for Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin receptor 2 is induced in astrocytes and brain endothelial cells in relation to status epilepticus and neuroinflammation following pilocarpine administration in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriatzis Grigorios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bôle Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pflieger Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalas Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Delivery of siRNAs using Engineered Nanobodies that cross the BBB for Alzheimer’s Disease Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Chalbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Lécorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquot Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AD/PD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin and Neurotensin Receptors in Stress-related Disorders: Pathophysiology & Novel Drug Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterini Alexiou Chatzaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570159X21666230803101629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global cerebral ischemia in rats leads to amnesia due to selective neuronal death followed by astroglial scar formation in the CA1 layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.168-178. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique method for the isolation of nasal olfactory stem cells in living rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.673-679. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP is a modulator of inflammation: a study in murine and human neural cells related to Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP at the crossroads of neuroinflammation and amyloidogenesis: study in murine and human neural cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Parkinson's Diseases Congress (AD/PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human iPSCs-derived astrocytes reveal APOE as a critical modulator of inflammation that could underlie Alzheimer’s disease pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Astrocyte School (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngeneic Transplantation of Olfactory Ectomesenchymal Stem Cells Restores Learning and Memory Abilities in a Rat Model of Global Cerebral Ischemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-10, 2018, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/2683969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de dérivés peptidiques (peptides et pseudo-peptides), qui présentent une affinité pour des récepteurs/transporteurs cellulaires, des types cellulaires particuliers et/ou qui passent les membranes cellulaires notamment celles des barrières physiologiques du cerveau telle que la barrière hémato-encéphalique (BHE), comme vecteurs de molécules d'intérêt thérapeutique ou d'agents d'imagerie ou de diagnostic ou de toute autre molécule comme une sonde moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Vect-Horus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: En cours. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés peptidiques et leur utilistion comme vecteurs de molécules sous forme de conjugués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fourtoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vlieghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 08 57159. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence exclusive de transfert de Savoir Faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Vect-Horus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: L07087. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of treating and preventing acute neural lesions with substances that modulate the expression or function of a protein involved in the cell cycle and pharmaceutical preparations containing such substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timsit Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavelier Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben-Ari Yehezkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20030060397. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de substances modulatrices de l'expression ou de la fonction d'une protéine impliquée dans le cycle cellulaire pour le traitement ou la prévention des lésions neurales aiguës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR00/03673. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Khrestchatisky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4797-8332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060106395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel single-domain antibodies targeting a unique transferrin receptor 1 epitope for cross-species delivery of drugs in the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 388, pp.114344. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of MT5-MMP Reveals Early Modulation of Alzheimer’s Pathogenic Events in Primary Neuronal Cultures of 5xFAD Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.1645. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom14121645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Rat Hippocampus, Pilocarpine-Induced Status Epilepticus Is Associated with Reactive Glia and Concomitant Increased Expression of CD31, PDGFRβ, and Collagen IV in Endothelial Cells and Pericytes of the Blood–Brain Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1693. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDLR-Mediated Targeting and Productive Uptake of siRNA-Peptide Ligand Conjugates In Vitro and In Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.548. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics16040548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin and Neurotensin Receptors in Stress-related Disorders: Pathophysiology & Novel Drug Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterini Alexiou Chatzaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (5), pp.916 - 934. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570159X21666230803101629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and In Vitro Validation of a Cucurbit[7]uril-Peptide Conjugate Targeting the LDL Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (13), pp.8844-8857. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c00423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low permeability of human pluripotent stem cell–derived blood–brain barrier models depend on epithelial or endothelial features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Julien-Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin F Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202201422R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helico Maze Detects Early Impairment of Reference Memory at Three Months of Age in the 5XFAD Mouse Model of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Rahrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessadek El Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (1), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-220281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP promotes neuroinflammation, neuronal excitability and Aβ production in primary neuron/astrocyte cultures from the 5xFAD mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-022-02407-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helico Maze Detects Early Impairment of Reference Memory at Three Months of Age in the 5XFAD Mouse Model of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Rahrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessadek El Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (1), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-220281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP promotes neuroinflammation, neuronal excitability and Aβ production in primary neuron/astrocyte cultures from the 5xFAD mouse model of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-022-02407-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5‐MMP controls APP and β‐CTF/C99 metabolism through proteolytic‐dependent and ‐independent mechanisms relevant for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (7), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100593r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDL receptor-peptide conjugate as in vivo tool for specific targeting of pancreatic ductal adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rubis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.987. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02508-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The actin binding protein α-actinin-2 expression is associated with dendritic spine plasticity and migrating granule cells in the rat dentate gyrus following pilocarpine-induced seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 335, pp.113512. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expneurol.2020.113512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDL receptor-peptide conjugate as in vivo tool for specific targeting of pancreatic ductal adenocarcinoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rubis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.987. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02508-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin receptor 2 is induced in astrocytes and brain endothelial cells in relation to neuroinflammation following pilocarpine‐induced seizures in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (11), pp.2618 - 2643. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helico Maze allows testing of early learning and subcategories of long-term memory in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Rahrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S.M. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.113242. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proamyloidogenic effects of membrane type 1 matrix metalloproteinase involve MMP-2 and BACE-1 activities, and the modulation of APP trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.2910-2927. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801076R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High levels of serum soluble TWEAK are associated with neuroinflammation during multiple sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12967-019-1789-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalloproteinases and their tissue inhibitors in Alzheimer’s disease and other neurodegenerative disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (16), pp.3167-3191. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03178-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Pantethine Treatment Counteracts Pathologic Gene Dysregulation and Decreases Alzheimer’s Disease Pathogenesis in a Transgenic Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13311-019-00754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target engagement and intracellular delivery of mono- and bivalent LDL receptor-binding peptide-cargo conjugates: Implications for the rational design of new targeted drug therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lécorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 314, pp.141-161. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gH625-liposomes as tool for pituitary adenylate cyclase-activating polypeptide brain delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Iachetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Falanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45137-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of highly versatile peptide-vectors that bind non-competitively to the low-density lipoprotein receptor for in vivo targeting and delivery of small molecules and protein cargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Lecorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.e0191052. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0191052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Codecasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngeneic Transplantation of Olfactory Ectomesenchymal Stem Cells Restores Learning and Memory Abilities in a Rat Model of Global Cerebral Ischemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/2683969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Current research into brain barriers and the delivery of therapeutics for neurological diseases: a report on CNS barrier congress London, UK, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Hammarlund-Udenaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roosmarijn E. Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12987-017-0086-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafts of olfactory stem cells restore breathing and motor functions after a rat spinal cord injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D. Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurotrauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/neu.2017.5383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Codecasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.17. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D. Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Codecasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of LRP-1 as an endocytosis and recycling receptor for B1-integrin in thyroid cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Theret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (45), pp.78614-78632. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.20201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic changes and inflammation in cultured astrocytes from the 5xFAD mouse model of Alzheimer's disease: Alleviation by pantethine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0175369. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0175369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Blood to Lesioned Brain: An In Vitro Study on Migration Mechanisms of Human Nasal Olfactory Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanae Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, 1478606 (17 p.). </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/1478606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic treatments with a 5-HT4 receptor agonist decrease amyloid pathology in the entorhinal cortex and learning and memory deficits in the 5xFAD mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current research into brain barriers and the delivery of therapeutics for neurological diseases: a report on CNS barrier congress London, UK, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Hammarlund-Udenaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roosmarijn E. Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12987-017-0079-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP Promotes Alzheimer's Pathogenesis in the Frontal Cortex of 5xFAD Mice and APP Trafficking in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.163. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2016.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of LDL receptor-targeting peptide vectors for in vitro and in vivo cargo transport across the blood-brain barrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global cerebral ischemia in rats leads to amnesia due to selective neuronal death followed by astroglial scar formation in the CA1 layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.168--178. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and in Vivo Validation of Peptide Vectors Targeting the LDL Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Lecorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Malcor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (12), pp.4094--4105. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.6b00687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP, just a new APP processing proteinase in Alzheimer's disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-016-0633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FVB/N mice: A well suited strain to study learning and memory ă processes using olfactory cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois S. Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 296, pp.254-259. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory stem cells reveal MOCOS as a new player in autism spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (9), pp.1215-1224. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mp.2015.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP is a new pro-amyloidogenic proteinase that promotes amyloid ă pathology and cognitive decline in a transgenic mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Crouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Carrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.217-236. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-015-1992-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression comparison reveals distinct basal expression of HOX members and differential TNF-induced response between brain- and spinal ă cord-derived microvascular endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.290. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-016-0749-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantethine alters lipid composition and cholesterol content of membrane rafts, with down-regulation of cxcl12-induced t cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (230), pp.2415-2425. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecalciferol (vitamin D-3) improves functional recovery when delivered during the acute phase after a spinal cord trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Decherchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2015.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Expression of the Polysialyltransferase in Adult Rat Hippocampus Performing an Olfactory Associative Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brezun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck A. Chaillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (8), pp.979-989. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.22284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue inhibitor of matrix metalloproteinases-1 loaded poly(lactic-co-glycolic acid) nanoparticles for delivery across the blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Chaturvedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojja Sreedhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.575--588. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S54750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential spatio-temporal regulation of MMPs in the 5xFAD mouse model of Alzheimer's disease: evidence for a pro-amyloidogenic role of MT1-MMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Charrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.247. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2014.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting-up an in vitro model of rat blood-brain barrier (BBB): a focus on BBB impermeability and receptor-mediated transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (88), pp.e51278. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/51278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-density lipoprotein receptor-related protein-1 mediates endocytic clearance of tissue inhibitor of metalloproteinases-1 and promotes its cytokine-like activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thevenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e103839. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0103839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous and synthetic MMP inhibitors in CNS physiopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian D. Liechti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in brain research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214, pp.313--351. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63486-3.00014-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal gene profiling of the 5XFAD transgenic mouse model highlights the importance of microglial activation in Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landel Véréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baranger Kévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virard Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriod Béatrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.33. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1326-9-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01071449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique method for the isolation of nasal olfactory stem cells in living rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.673--679. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of hippocampus-dependent memory impairments in 5XFAD transgenic mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (7), pp.762--772. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.22267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area-specific alterations of synaptic plasticity in the 5XFAD mouse model of Alzheimer's disease: dissociation between somatosensory cortex and hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Crouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cohen-Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e74667. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicinal chemistry based approaches and nanotechnology-based systems to improve CNS drug targeting and delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicinal Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.457--516. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/med.21252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecalciferol (vitamin D₃) improves myelination and recovery after nerve injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Lavaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e65034. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for early cognitive impairment related to frontal cortex in the 5XFAD mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.781--796. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-2012-120982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEAK/Fn14 pathway modulates properties of a human microvascular endothelial cell model of blood brain barrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaim Putterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-2094-10-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00787290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Matrix Metalloproteinases in Migration and Neurotrophic Properties of Nasal Olfactory Stem and Ensheathing Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Ould-Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp.993--1010. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3727/096368912X657468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is TWEAK a Biomarker for Autoimmune/Chronic Inflammatory Diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desplat-Jégo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.489. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2013.00489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drebrin A expression is altered after pilocarpine-induced seizures: time course of changes is consistent for a role in the integrity and stability of dendritic spines of hippocampal granule cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.477--493. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.20914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the benefits of cannabinoid receptor stimulation on neuroinflammation, neurogenesis and memory during normal aging be useful in AD prevention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary L. Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.10. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-2094-9-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical optimization of new ligands of the low-density lipoprotein receptor as potential vectors for central nervous system targeting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Malcor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Payrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (5), pp.2227-41. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm2014919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRP-1--CD44, a new cell surface complex regulating tumor cell adhesion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (16), pp.3293-3307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraftment of human nasal olfactory stem cells restores neuroplasticity in mice with hippocampal lesions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierrisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (7), pp.2808-20. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI44489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human nose harbors a niche of olfactory ectomesenchymal stem cells displaying neurogenic and osteogenic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Häupl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Ringe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (6), pp.853--866. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/scd.2009.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental vitamin D deficiency alters learning in C57Bl/6J mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Andrea Fernandes De Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.603--608. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of domains on HIV envelope protein mediating association with calnexin and protein-disulfide isomerase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Papandréou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Barbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (18), pp.13788-96. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.066670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of L-3-hydroxybutyryl-CoA dehydrogenase activity and circulating ketone body levels by pantethine. Relevance to dopaminergic injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamad Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nieoullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max de Reggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.51. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-11-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Stem Cells, a New Cellular Model for Studying Molecular Mechanisms Underlying Familial Dysautonomia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice B. Loriod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Formisano-Tréziny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e15590. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0015590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEAK is expressed at the cell surface of monocytes during multiple sclerosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desplat-Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Creidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (1), pp.132-5. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0608347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesicular trafficking and secretion of matrix metalloproteinases-2, -9 and tissue inhibitor of metalloproteinases-1 in neuronal cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Ould-Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (4), pp.549-68. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcn.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesicular Trafficking and Secretion of Matrix Metalloproteinases-2, -9 and Tissue Inhibitor of Metalloproteinases-1 in Neuronal Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Ould-Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D2 potentiates axon regeneration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurotrauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (10), pp.1247-56. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/neu.2008.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix metalloproteinase-2 (MMP-2) regulates astrocyte motility in connection with the actin cytoskeleton and integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chollet Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diguardher T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54(4), pp.274-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of tissue inhibition of metalloproteinases-1 in learning and memory in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaillan Fa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Werb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173(2), pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of tissue inhibition of metalloproteinases-1 in learning and memory in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck A. Chaillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zena Werb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173, pp.191-8. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2006.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00092843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue inhibitor of metalloproteinases-1 (TIMP-1) modulates neuronal death, axonal plasticity, and learning and memory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaillan Fa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22(10), pp.2569-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocyte reactivity to Fas activation is attenuated in TIMP-1 deficient mice, an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Creidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Boucraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D Soloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-6-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuscitation of hypoxic piglets with 100% O2 increases pulmonary metalloproteinases and IL-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munkeby Bh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borke Wb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bjornland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikkeland Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borge Gi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58, pp.542-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of infertility in adult male bonnet monkeys by immunization with phage-expressed peptides of the extracellular domain of FSH receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rao Aj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramachandra Sg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ramesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdennebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.385-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMP/TIMP system in the nervous system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q/R editing of the rat GluR5 and GluR6 kainate receptors in vivo and in vitro: evidence for independent developmental, pathological and cellular regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (2), pp.604-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00487253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cyclin D1 in vulnerable neurons in the hippocampus after ischaemia and epilepsy: a modulator of in vivo programmed cell death?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Guischard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1), pp.263-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00486281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate receptors in dysplasic cortex: an in situ hybridization and immunohistochemistry study in rats with prenatal treatment with methylazoxymethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rafiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevassus-Au-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehezkel Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 782 (1-2), pp.142-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00487313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP2d mRNA is expressed in identified neuronal populations in the developing and adult rat brain and its subcellular distribution differs from that of MAP2b in hippocampal neurones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekiel Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (1), pp.161-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting enhanced expression in the rat hippocampus of NMDAR1 splice variants in a kainate model of epilepsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rafiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekiel Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (2), pp.497-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific interaction between the XNP/ATR-X gene product and the SET domain of the human EZH2 protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (4), pp.679-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Delivery of siRNAs using Engineered Nanobodies that cross the BBB for Alzheimer’s Disease Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Chalbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Lécorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquot Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AD/PD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in specific MT5-MMP domains prevent the accumulation of toxic APP metabolites and serve as templates for peptide-based therapeutics in cell models of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Belio-Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kamitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarra Thiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and optimization of trans-species reactive TfR1-binding VHH as tools for drug delivery across the blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of MT5-MMP reveals early modulation of Alzheimer’s pathogenic events in primary neuronal cultures of 5xFAD mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in specific domains of MT5-MMP prevent the accumulation of toxic APP metabolites and serve as templates for peptide-based therapeutics in human in vitro models of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Belio-Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kamitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarra Thiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDLR-mediated targeting and productive uptake of siRNA-peptide ligand conjugates in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broc B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varini K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonnette R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pecqueux B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilocarpine-Induced Status Epilepticus in the Rat Hippocampus is Associated with Reactive Glia and Concomitant Increased Expression of CD31, PDGFRβ and Collagen IV in Endothelial Cells and Pericytes of the Blood Brain Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low permeability of human pluripotent stem cell-derived Blood Brain barrier models depend on epithelial or endothelial features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Julien-Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP controls APP and β-CTF/C99 metabolism through proteolytic-dependent and -independent mechanisms relevant for Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin receptor 2 is induced in astrocytes and brain endothelial cells in relation to status epilepticus and neuroinflammation following pilocarpine administration in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriatzis Grigorios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bôle Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pflieger Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalas Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin and Neurotensin Receptors in Stress-related Disorders: Pathophysiology & Novel Drug Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterini Alexiou Chatzaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570159X21666230803101629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global cerebral ischemia in rats leads to amnesia due to selective neuronal death followed by astroglial scar formation in the CA1 layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.168-178. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique method for the isolation of nasal olfactory stem cells in living rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.673-679. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP at the crossroads of neuroinflammation and amyloidogenesis: study in murine and human neural cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Parkinson's Diseases Congress (AD/PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human iPSCs-derived astrocytes reveal APOE as a critical modulator of inflammation that could underlie Alzheimer’s disease pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Astrocyte School (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP is a modulator of inflammation: a study in murine and human neural cells related to Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngeneic Transplantation of Olfactory Ectomesenchymal Stem Cells Restores Learning and Memory Abilities in a Rat Model of Global Cerebral Ischemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-10, 2018, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/2683969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de dérivés peptidiques (peptides et pseudo-peptides), qui présentent une affinité pour des récepteurs/transporteurs cellulaires, des types cellulaires particuliers et/ou qui passent les membranes cellulaires notamment celles des barrières physiologiques du cerveau telle que la barrière hémato-encéphalique (BHE), comme vecteurs de molécules d'intérêt thérapeutique ou d'agents d'imagerie ou de diagnostic ou de toute autre molécule comme une sonde moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Vect-Horus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: En cours. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés peptidiques et leur utilistion comme vecteurs de molécules sous forme de conjugués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fourtoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vlieghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 08 57159. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence exclusive de transfert de Savoir Faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Vect-Horus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: L07087. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of treating and preventing acute neural lesions with substances that modulate the expression or function of a protein involved in the cell cycle and pharmaceutical preparations containing such substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timsit Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavelier Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben-Ari Yehezkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20030060397. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de substances modulatrices de l'expression ou de la fonction d'une protéine impliquée dans le cycle cellulaire pour le traitement ou la prévention des lésions neurales aiguës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR00/03673. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F886ABE"/>
+    <w:nsid w:val="19BD7DBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-khrestchatisky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4797-8332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060106395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ferhat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Soussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Kyriatzis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.100527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05047200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#244;le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031693" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04872662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Pilat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Paumier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manrique" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14121645" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Broc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Varini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sonnette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Pecqueux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Benoist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16040548" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Godard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gassiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Alexiou Chatzaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X21666230803101629" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Julien-Gau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Molino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F Combes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Greetham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202201422R" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Stephan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-022-02407-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migliorati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Rahrah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220281" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570912v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S.M. Roman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113242" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Sbai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bole" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Esclapez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2020.113512" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Acier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rubis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02508-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Paumier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100593r" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452666v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pflieger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chalas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24062" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Iachetta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Falanga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jab&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45137-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ranjeva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-019-1789-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02387988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Py" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801076R" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rivera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baranger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03178-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baranger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel van Gijsel-Bonnello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Carpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-019-00754-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Varini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassiot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.10.033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Veron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Codecasa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1342-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765841v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lecorch&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Faucon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abouzid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Greenwood" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Hammarlund-Udenaes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel C. Jones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W. Stitt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarijn E. Vandenbroucke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-017-0086-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane D. Girard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sadelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Stamegna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2683969" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Girard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2017.5383" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2017.04.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282115v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Girard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacassagne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Lahlou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1478606" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Van Gijsel-Bonnello" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175369" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184520v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Theret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.20201" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799428v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.08.031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479008v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E Bonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paumier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2016.00163" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718184v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-017-0079-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478978v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477822v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marchalant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Crouzin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Carrete" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1992-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mesnage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.106" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477833v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0633-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois S. Roman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474309v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Malcor" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Smirnova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00687" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0749-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24971" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D103M3HL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatma Gueye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2015.06.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51278" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718189v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Py" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Charrat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00247" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384076v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck A. Chaillan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22284" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9ZGS96K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Chaturvedi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojja Sreedhar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kaczmarek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S54750" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Verzeaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Devy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103839" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01071449v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landel V&#233;r&#233;na" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baranger K&#233;vin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virard Isabelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriod B&#233;atrice" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1326-9-33" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718187v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian D. Liechti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandgirard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Bigas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63486-3.00014-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718191v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.02.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718190v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Jacquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22267" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVKZZGW4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718196v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desplat-J&#233;go" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00489" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gauthier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2012-120982" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718195v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vlieghe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21252" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3SWJCK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718197v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chabas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garcia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lavaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065034" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868441v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074667" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00787290v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couraud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaim Putterman" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-10-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460477v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Ould-Yahoui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X657468" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780643v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verzeaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718198v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20914" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11FMJ1SJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718199v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary L. Wenk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-10" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839126v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Payrot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm2014919" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659404v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nivet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierrisnard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44489" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612145v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boone" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Formisano-Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015590" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrea Fernandes De Abreu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.01.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1DW5LPT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736210v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ringe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2009.0267" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625239v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Papandr&#233;ou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Barbouche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guieu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.066670" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848881v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Abou-Hamdan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nieoullon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max de Reggi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-11-51" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396982v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feuillet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Creidy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Malikova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rance" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0608347" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320785v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chabas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alluin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0593" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321014v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417416v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2008.08.004" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPQJVW8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092810v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillan Fa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivera" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchetti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jourquin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Werb" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092816v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ogier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet Am" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Diguardher T" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanessian" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00092843v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marchetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourquin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zena Werb" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.06.020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094385v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkeby Bh" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borke Wb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bjornland" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikkeland Li" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Gi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092830v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tremblay" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charton" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092828v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Ogier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Soloway" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-6-68" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093408v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Aj" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandra Sg" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramesh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094381v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486281v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Timsit" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ouaghi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Guischard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tremblay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00487253v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charton" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00487313v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rafiki" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522435v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ferhat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekiel Ben-Ari" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522431v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090196v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardoso" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Timsit" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Font&#232;s" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05409460v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Belio-Mairal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kamitsou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Thiane" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088982v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788130v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752312v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04642476v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300755v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broc B" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varini K" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnette R" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pecqueux B" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist F" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301907v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866313v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Combes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064994v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073954v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriatzis Grigorios" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Anne" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#244;le Ang&#233;lique" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pflieger Guillaume" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalas Petros" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048328v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chalbot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquot Guillaume" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235699v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888353v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888330v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866371v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Arnaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866330v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866310v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888321v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321258v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soci&#233;t&#233; Vect-Horus" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342607v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourtoul" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321266v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095537v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timsit Serge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavelier Pauline" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ari Yehezkel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095538v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timsit" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavelier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben-Ari" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-khrestchatisky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4797-8332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060106395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ferhat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Soussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Kyriatzis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.100527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05047200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04872662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Pilat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Paumier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manrique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14121645" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#244;le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031693" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Broc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Varini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sonnette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Pecqueux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Benoist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16040548" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Alexiou Chatzaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X21666230803101629" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Godard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gassiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00423" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Julien-Gau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Molino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F Combes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Greetham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202201422R" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migliorati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Rahrah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220281" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Stephan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-022-02407-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Paumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100593r" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Acier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rubis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02508-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452685v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Sbai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bole" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Esclapez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2020.113512" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pflieger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chalas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S.M. Roman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113242" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02387988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Py" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801076R" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ranjeva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-019-1789-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rivera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baranger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03178-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baranger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel van Gijsel-Bonnello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Carpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-019-00754-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Varini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.10.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Iachetta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Falanga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jab&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45137-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lecorch&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Faucon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abouzid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Codecasa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1342-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416043v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane D. Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sadelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Stamegna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2683969" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Greenwood" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Hammarlund-Udenaes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel C. Jones" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W. Stitt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarijn E. Vandenbroucke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-017-0086-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718177v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Veron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2017.5383" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Theret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.20201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Van Gijsel-Bonnello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175369" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282115v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacassagne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Lahlou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1478606" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.08.031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718184v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-017-0079-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paumier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2016.00163" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2017.04.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474309v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Malcor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Smirnova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00687" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477833v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0633-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois S. Roman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mesnage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.106" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marchalant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Bonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Crouzin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Carrete" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1992-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0749-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24971" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D103M3HL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatma Gueye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2015.06.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384076v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck A. Chaillan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22284" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9ZGS96K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718188v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Chaturvedi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojja Sreedhar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kaczmarek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S54750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718189v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Py" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Charrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00247" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51278" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Verzeaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Devy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103839" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718187v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian D. Liechti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandgirard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Bigas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63486-3.00014-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01071449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landel V&#233;r&#233;na" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baranger K&#233;vin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virard Isabelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriod B&#233;atrice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1326-9-33" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718191v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.02.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718190v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Jacquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22267" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVKZZGW4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868441v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074667" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718195v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vlieghe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21252" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3SWJCK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718197v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chabas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garcia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lavaut" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065034" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gauthier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2012-120982" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00787290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couraud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaim Putterman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-10-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Ould-Yahoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X657468" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desplat-J&#233;go" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00489" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718198v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20914" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11FMJ1SJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718199v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary L. Wenk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-10" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839126v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Payrot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm2014919" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780643v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verzeaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659404v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nivet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierrisnard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44489" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736210v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ringe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2009.0267" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrea Fernandes De Abreu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.01.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1DW5LPT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625239v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Papandr&#233;ou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Barbouche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guieu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.066670" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848881v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Abou-Hamdan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nieoullon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max de Reggi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-11-51" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612145v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Formisano-Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015590" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396982v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feuillet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Creidy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Malikova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rance" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0608347" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417416v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2008.08.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPQJVW8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321014v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320785v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chabas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alluin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rao" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0593" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092816v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ogier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet Am" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Diguardher T" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanessian" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092810v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillan Fa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivera" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchetti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jourquin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Werb" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00092843v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marchetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourquin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zena Werb" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.06.020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092830v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tremblay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charton" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092828v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Ogier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Soloway" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-6-68" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094385v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkeby Bh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borke Wb" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bjornland" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikkeland Li" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Gi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093408v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Aj" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandra Sg" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramesh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094381v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00487253v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486281v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Timsit" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ouaghi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Guischard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tremblay" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00487313v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rafiki" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522435v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ferhat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekiel Ben-Ari" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522431v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090196v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardoso" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Timsit" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Font&#232;s" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048328v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chalbot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Anne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquot Guillaume" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05409460v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Belio-Mairal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kamitsou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Thiane" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088982v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752312v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788130v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04642476v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300755v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broc B" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varini K" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnette R" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pecqueux B" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist F" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301907v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866313v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Combes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064994v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073954v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriatzis Grigorios" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#244;le Ang&#233;lique" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pflieger Guillaume" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalas Petros" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235699v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888353v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888330v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866330v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Arnaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866310v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866371v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888321v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321258v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soci&#233;t&#233; Vect-Horus" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342607v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourtoul" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321266v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095537v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timsit Serge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavelier Pauline" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ari Yehezkel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095538v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timsit" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavelier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben-Ari" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>