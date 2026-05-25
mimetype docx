--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Khrestchatisky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4797-8332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060106395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel single-domain antibodies targeting a unique transferrin receptor 1 epitope for cross-species delivery of drugs in the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 388, pp.114344. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of MT5-MMP Reveals Early Modulation of Alzheimer’s Pathogenic Events in Primary Neuronal Cultures of 5xFAD Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.1645. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom14121645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Rat Hippocampus, Pilocarpine-Induced Status Epilepticus Is Associated with Reactive Glia and Concomitant Increased Expression of CD31, PDGFRβ, and Collagen IV in Endothelial Cells and Pericytes of the Blood–Brain Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1693. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDLR-Mediated Targeting and Productive Uptake of siRNA-Peptide Ligand Conjugates In Vitro and In Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.548. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics16040548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin and Neurotensin Receptors in Stress-related Disorders: Pathophysiology & Novel Drug Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterini Alexiou Chatzaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (5), pp.916 - 934. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570159X21666230803101629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and In Vitro Validation of a Cucurbit[7]uril-Peptide Conjugate Targeting the LDL Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (13), pp.8844-8857. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c00423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low permeability of human pluripotent stem cell–derived blood–brain barrier models depend on epithelial or endothelial features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Julien-Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin F Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202201422R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helico Maze Detects Early Impairment of Reference Memory at Three Months of Age in the 5XFAD Mouse Model of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Rahrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessadek El Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (1), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-220281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP promotes neuroinflammation, neuronal excitability and Aβ production in primary neuron/astrocyte cultures from the 5xFAD mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-022-02407-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helico Maze Detects Early Impairment of Reference Memory at Three Months of Age in the 5XFAD Mouse Model of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Rahrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessadek El Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (1), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-220281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP promotes neuroinflammation, neuronal excitability and Aβ production in primary neuron/astrocyte cultures from the 5xFAD mouse model of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-022-02407-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5‐MMP controls APP and β‐CTF/C99 metabolism through proteolytic‐dependent and ‐independent mechanisms relevant for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (7), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100593r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDL receptor-peptide conjugate as in vivo tool for specific targeting of pancreatic ductal adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rubis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.987. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02508-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The actin binding protein α-actinin-2 expression is associated with dendritic spine plasticity and migrating granule cells in the rat dentate gyrus following pilocarpine-induced seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 335, pp.113512. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expneurol.2020.113512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDL receptor-peptide conjugate as in vivo tool for specific targeting of pancreatic ductal adenocarcinoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rubis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.987. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02508-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin receptor 2 is induced in astrocytes and brain endothelial cells in relation to neuroinflammation following pilocarpine‐induced seizures in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (11), pp.2618 - 2643. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helico Maze allows testing of early learning and subcategories of long-term memory in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Rahrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S.M. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.113242. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proamyloidogenic effects of membrane type 1 matrix metalloproteinase involve MMP-2 and BACE-1 activities, and the modulation of APP trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.2910-2927. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801076R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High levels of serum soluble TWEAK are associated with neuroinflammation during multiple sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12967-019-1789-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalloproteinases and their tissue inhibitors in Alzheimer’s disease and other neurodegenerative disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (16), pp.3167-3191. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03178-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Pantethine Treatment Counteracts Pathologic Gene Dysregulation and Decreases Alzheimer’s Disease Pathogenesis in a Transgenic Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13311-019-00754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target engagement and intracellular delivery of mono- and bivalent LDL receptor-binding peptide-cargo conjugates: Implications for the rational design of new targeted drug therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lécorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 314, pp.141-161. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gH625-liposomes as tool for pituitary adenylate cyclase-activating polypeptide brain delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Iachetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Falanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45137-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of highly versatile peptide-vectors that bind non-competitively to the low-density lipoprotein receptor for in vivo targeting and delivery of small molecules and protein cargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Lecorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.e0191052. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0191052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Codecasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngeneic Transplantation of Olfactory Ectomesenchymal Stem Cells Restores Learning and Memory Abilities in a Rat Model of Global Cerebral Ischemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/2683969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Current research into brain barriers and the delivery of therapeutics for neurological diseases: a report on CNS barrier congress London, UK, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Hammarlund-Udenaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roosmarijn E. Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12987-017-0086-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafts of olfactory stem cells restore breathing and motor functions after a rat spinal cord injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D. Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurotrauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/neu.2017.5383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Codecasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.17. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D. Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Codecasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of LRP-1 as an endocytosis and recycling receptor for B1-integrin in thyroid cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Theret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (45), pp.78614-78632. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.20201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic changes and inflammation in cultured astrocytes from the 5xFAD mouse model of Alzheimer's disease: Alleviation by pantethine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0175369. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0175369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Blood to Lesioned Brain: An In Vitro Study on Migration Mechanisms of Human Nasal Olfactory Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanae Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, 1478606 (17 p.). </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/1478606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic treatments with a 5-HT4 receptor agonist decrease amyloid pathology in the entorhinal cortex and learning and memory deficits in the 5xFAD mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current research into brain barriers and the delivery of therapeutics for neurological diseases: a report on CNS barrier congress London, UK, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Hammarlund-Udenaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roosmarijn E. Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12987-017-0079-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP Promotes Alzheimer's Pathogenesis in the Frontal Cortex of 5xFAD Mice and APP Trafficking in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.163. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2016.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of LDL receptor-targeting peptide vectors for in vitro and in vivo cargo transport across the blood-brain barrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global cerebral ischemia in rats leads to amnesia due to selective neuronal death followed by astroglial scar formation in the CA1 layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.168--178. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and in Vivo Validation of Peptide Vectors Targeting the LDL Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Lecorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Malcor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (12), pp.4094--4105. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.6b00687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP, just a new APP processing proteinase in Alzheimer's disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-016-0633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FVB/N mice: A well suited strain to study learning and memory ă processes using olfactory cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois S. Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 296, pp.254-259. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory stem cells reveal MOCOS as a new player in autism spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (9), pp.1215-1224. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mp.2015.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP is a new pro-amyloidogenic proteinase that promotes amyloid ă pathology and cognitive decline in a transgenic mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Crouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Carrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.217-236. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-015-1992-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression comparison reveals distinct basal expression of HOX members and differential TNF-induced response between brain- and spinal ă cord-derived microvascular endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.290. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-016-0749-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantethine alters lipid composition and cholesterol content of membrane rafts, with down-regulation of cxcl12-induced t cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (230), pp.2415-2425. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecalciferol (vitamin D-3) improves functional recovery when delivered during the acute phase after a spinal cord trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Decherchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2015.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Expression of the Polysialyltransferase in Adult Rat Hippocampus Performing an Olfactory Associative Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brezun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck A. Chaillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (8), pp.979-989. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.22284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue inhibitor of matrix metalloproteinases-1 loaded poly(lactic-co-glycolic acid) nanoparticles for delivery across the blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Chaturvedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojja Sreedhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.575--588. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S54750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential spatio-temporal regulation of MMPs in the 5xFAD mouse model of Alzheimer's disease: evidence for a pro-amyloidogenic role of MT1-MMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Charrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.247. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2014.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting-up an in vitro model of rat blood-brain barrier (BBB): a focus on BBB impermeability and receptor-mediated transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (88), pp.e51278. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/51278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-density lipoprotein receptor-related protein-1 mediates endocytic clearance of tissue inhibitor of metalloproteinases-1 and promotes its cytokine-like activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thevenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e103839. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0103839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous and synthetic MMP inhibitors in CNS physiopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian D. Liechti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in brain research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214, pp.313--351. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63486-3.00014-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal gene profiling of the 5XFAD transgenic mouse model highlights the importance of microglial activation in Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landel Véréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baranger Kévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virard Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriod Béatrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.33. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1326-9-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01071449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique method for the isolation of nasal olfactory stem cells in living rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.673--679. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of hippocampus-dependent memory impairments in 5XFAD transgenic mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (7), pp.762--772. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.22267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area-specific alterations of synaptic plasticity in the 5XFAD mouse model of Alzheimer's disease: dissociation between somatosensory cortex and hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Crouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cohen-Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e74667. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicinal chemistry based approaches and nanotechnology-based systems to improve CNS drug targeting and delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicinal Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.457--516. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/med.21252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecalciferol (vitamin D₃) improves myelination and recovery after nerve injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Lavaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e65034. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for early cognitive impairment related to frontal cortex in the 5XFAD mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.781--796. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-2012-120982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEAK/Fn14 pathway modulates properties of a human microvascular endothelial cell model of blood brain barrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaim Putterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-2094-10-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00787290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Matrix Metalloproteinases in Migration and Neurotrophic Properties of Nasal Olfactory Stem and Ensheathing Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Ould-Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp.993--1010. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3727/096368912X657468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is TWEAK a Biomarker for Autoimmune/Chronic Inflammatory Diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desplat-Jégo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.489. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2013.00489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drebrin A expression is altered after pilocarpine-induced seizures: time course of changes is consistent for a role in the integrity and stability of dendritic spines of hippocampal granule cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.477--493. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.20914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the benefits of cannabinoid receptor stimulation on neuroinflammation, neurogenesis and memory during normal aging be useful in AD prevention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary L. Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.10. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-2094-9-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical optimization of new ligands of the low-density lipoprotein receptor as potential vectors for central nervous system targeting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Malcor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Payrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (5), pp.2227-41. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm2014919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRP-1--CD44, a new cell surface complex regulating tumor cell adhesion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (16), pp.3293-3307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraftment of human nasal olfactory stem cells restores neuroplasticity in mice with hippocampal lesions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierrisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (7), pp.2808-20. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI44489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human nose harbors a niche of olfactory ectomesenchymal stem cells displaying neurogenic and osteogenic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Häupl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Ringe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (6), pp.853--866. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/scd.2009.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental vitamin D deficiency alters learning in C57Bl/6J mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Andrea Fernandes De Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.603--608. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of domains on HIV envelope protein mediating association with calnexin and protein-disulfide isomerase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Papandréou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Barbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (18), pp.13788-96. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.066670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of L-3-hydroxybutyryl-CoA dehydrogenase activity and circulating ketone body levels by pantethine. Relevance to dopaminergic injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamad Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nieoullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max de Reggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.51. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-11-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Stem Cells, a New Cellular Model for Studying Molecular Mechanisms Underlying Familial Dysautonomia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice B. Loriod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Formisano-Tréziny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e15590. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0015590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEAK is expressed at the cell surface of monocytes during multiple sclerosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desplat-Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Creidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (1), pp.132-5. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0608347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesicular trafficking and secretion of matrix metalloproteinases-2, -9 and tissue inhibitor of metalloproteinases-1 in neuronal cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Ould-Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (4), pp.549-68. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcn.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesicular Trafficking and Secretion of Matrix Metalloproteinases-2, -9 and Tissue Inhibitor of Metalloproteinases-1 in Neuronal Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Ould-Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D2 potentiates axon regeneration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurotrauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (10), pp.1247-56. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/neu.2008.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix metalloproteinase-2 (MMP-2) regulates astrocyte motility in connection with the actin cytoskeleton and integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chollet Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diguardher T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54(4), pp.274-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of tissue inhibition of metalloproteinases-1 in learning and memory in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaillan Fa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Werb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173(2), pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of tissue inhibition of metalloproteinases-1 in learning and memory in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck A. Chaillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zena Werb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173, pp.191-8. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2006.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00092843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue inhibitor of metalloproteinases-1 (TIMP-1) modulates neuronal death, axonal plasticity, and learning and memory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaillan Fa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22(10), pp.2569-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocyte reactivity to Fas activation is attenuated in TIMP-1 deficient mice, an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Creidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Boucraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D Soloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-6-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuscitation of hypoxic piglets with 100% O2 increases pulmonary metalloproteinases and IL-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munkeby Bh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borke Wb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bjornland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikkeland Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borge Gi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58, pp.542-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of infertility in adult male bonnet monkeys by immunization with phage-expressed peptides of the extracellular domain of FSH receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rao Aj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramachandra Sg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ramesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdennebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.385-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMP/TIMP system in the nervous system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q/R editing of the rat GluR5 and GluR6 kainate receptors in vivo and in vitro: evidence for independent developmental, pathological and cellular regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (2), pp.604-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00487253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cyclin D1 in vulnerable neurons in the hippocampus after ischaemia and epilepsy: a modulator of in vivo programmed cell death?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Guischard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1), pp.263-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00486281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate receptors in dysplasic cortex: an in situ hybridization and immunohistochemistry study in rats with prenatal treatment with methylazoxymethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rafiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevassus-Au-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehezkel Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 782 (1-2), pp.142-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00487313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP2d mRNA is expressed in identified neuronal populations in the developing and adult rat brain and its subcellular distribution differs from that of MAP2b in hippocampal neurones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekiel Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (1), pp.161-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting enhanced expression in the rat hippocampus of NMDAR1 splice variants in a kainate model of epilepsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rafiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekiel Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (2), pp.497-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific interaction between the XNP/ATR-X gene product and the SET domain of the human EZH2 protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (4), pp.679-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Delivery of siRNAs using Engineered Nanobodies that cross the BBB for Alzheimer’s Disease Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Chalbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Lécorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquot Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AD/PD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in specific MT5-MMP domains prevent the accumulation of toxic APP metabolites and serve as templates for peptide-based therapeutics in cell models of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Belio-Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kamitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarra Thiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and optimization of trans-species reactive TfR1-binding VHH as tools for drug delivery across the blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of MT5-MMP reveals early modulation of Alzheimer’s pathogenic events in primary neuronal cultures of 5xFAD mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in specific domains of MT5-MMP prevent the accumulation of toxic APP metabolites and serve as templates for peptide-based therapeutics in human in vitro models of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Belio-Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kamitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarra Thiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDLR-mediated targeting and productive uptake of siRNA-peptide ligand conjugates in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broc B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varini K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonnette R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pecqueux B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilocarpine-Induced Status Epilepticus in the Rat Hippocampus is Associated with Reactive Glia and Concomitant Increased Expression of CD31, PDGFRβ and Collagen IV in Endothelial Cells and Pericytes of the Blood Brain Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low permeability of human pluripotent stem cell-derived Blood Brain barrier models depend on epithelial or endothelial features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Julien-Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP controls APP and β-CTF/C99 metabolism through proteolytic-dependent and -independent mechanisms relevant for Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin receptor 2 is induced in astrocytes and brain endothelial cells in relation to status epilepticus and neuroinflammation following pilocarpine administration in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriatzis Grigorios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bôle Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pflieger Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalas Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin and Neurotensin Receptors in Stress-related Disorders: Pathophysiology & Novel Drug Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterini Alexiou Chatzaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570159X21666230803101629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global cerebral ischemia in rats leads to amnesia due to selective neuronal death followed by astroglial scar formation in the CA1 layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.168-178. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique method for the isolation of nasal olfactory stem cells in living rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.673-679. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP at the crossroads of neuroinflammation and amyloidogenesis: study in murine and human neural cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Parkinson's Diseases Congress (AD/PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human iPSCs-derived astrocytes reveal APOE as a critical modulator of inflammation that could underlie Alzheimer’s disease pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Astrocyte School (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP is a modulator of inflammation: a study in murine and human neural cells related to Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngeneic Transplantation of Olfactory Ectomesenchymal Stem Cells Restores Learning and Memory Abilities in a Rat Model of Global Cerebral Ischemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-10, 2018, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/2683969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de dérivés peptidiques (peptides et pseudo-peptides), qui présentent une affinité pour des récepteurs/transporteurs cellulaires, des types cellulaires particuliers et/ou qui passent les membranes cellulaires notamment celles des barrières physiologiques du cerveau telle que la barrière hémato-encéphalique (BHE), comme vecteurs de molécules d'intérêt thérapeutique ou d'agents d'imagerie ou de diagnostic ou de toute autre molécule comme une sonde moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Vect-Horus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: En cours. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés peptidiques et leur utilistion comme vecteurs de molécules sous forme de conjugués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fourtoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vlieghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 08 57159. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence exclusive de transfert de Savoir Faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Vect-Horus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: L07087. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of treating and preventing acute neural lesions with substances that modulate the expression or function of a protein involved in the cell cycle and pharmaceutical preparations containing such substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timsit Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavelier Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben-Ari Yehezkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20030060397. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de substances modulatrices de l'expression ou de la fonction d'une protéine impliquée dans le cycle cellulaire pour le traitement ou la prévention des lésions neurales aiguës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR00/03673. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Khrestchatisky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4797-8332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060106395</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Delivery of siRNAs using Engineered Nanobodies that cross the BBB for Alzheimer’s Disease Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Chalbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Lécorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquot Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AD/PD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel single-domain antibodies targeting a unique transferrin receptor 1 epitope for cross-species delivery of drugs in the central nervous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 388, pp.114344. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective, and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.100527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of MT5-MMP Reveals Early Modulation of Alzheimer’s Pathogenic Events in Primary Neuronal Cultures of 5xFAD Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.1645. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom14121645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the Rat Hippocampus, Pilocarpine-Induced Status Epilepticus Is Associated with Reactive Glia and Concomitant Increased Expression of CD31, PDGFRβ, and Collagen IV in Endothelial Cells and Pericytes of the Blood–Brain Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1693. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDLR-Mediated Targeting and Productive Uptake of siRNA-Peptide Ligand Conjugates In Vitro and In Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.548. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics16040548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin and Neurotensin Receptors in Stress-related Disorders: Pathophysiology & Novel Drug Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterini Alexiou Chatzaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (5), pp.916 - 934. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570159X21666230803101629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and In Vitro Validation of a Cucurbit[7]uril-Peptide Conjugate Targeting the LDL Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (13), pp.8844-8857. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c00423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low permeability of human pluripotent stem cell–derived blood–brain barrier models depend on epithelial or endothelial features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Julien-Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin F Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202201422R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helico Maze Detects Early Impairment of Reference Memory at Three Months of Age in the 5XFAD Mouse Model of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Rahrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessadek El Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (1), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-220281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP promotes neuroinflammation, neuronal excitability and Aβ production in primary neuron/astrocyte cultures from the 5xFAD mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-022-02407-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helico Maze Detects Early Impairment of Reference Memory at Three Months of Age in the 5XFAD Mouse Model of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Rahrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessadek El Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (1), pp.251-262. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-220281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP promotes neuroinflammation, neuronal excitability and Aβ production in primary neuron/astrocyte cultures from the 5xFAD mouse model of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-022-02407-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5‐MMP controls APP and β‐CTF/C99 metabolism through proteolytic‐dependent and ‐independent mechanisms relevant for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (7), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202100593r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The actin binding protein α-actinin-2 expression is associated with dendritic spine plasticity and migrating granule cells in the rat dentate gyrus following pilocarpine-induced seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 335, pp.113512. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expneurol.2020.113512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDL receptor-peptide conjugate as in vivo tool for specific targeting of pancreatic ductal adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rubis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.987. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02508-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDL receptor-peptide conjugate as in vivo tool for specific targeting of pancreatic ductal adenocarcinoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Acier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rubis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.987. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02508-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin receptor 2 is induced in astrocytes and brain endothelial cells in relation to neuroinflammation following pilocarpine‐induced seizures in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (11), pp.2618 - 2643. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Helico Maze allows testing of early learning and subcategories of long-term memory in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Rahrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles S.M. Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 406, pp.113242. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High levels of serum soluble TWEAK are associated with neuroinflammation during multiple sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Maarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12967-019-1789-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proamyloidogenic effects of membrane type 1 matrix metalloproteinase involve MMP-2 and BACE-1 activities, and the modulation of APP trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (2), pp.2910-2927. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801076R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metalloproteinases and their tissue inhibitors in Alzheimer’s disease and other neurodegenerative disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (16), pp.3167-3191. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03178-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Pantethine Treatment Counteracts Pathologic Gene Dysregulation and Decreases Alzheimer’s Disease Pathogenesis in a Transgenic Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13311-019-00754-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target engagement and intracellular delivery of mono- and bivalent LDL receptor-binding peptide-cargo conjugates: Implications for the rational design of new targeted drug therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lécorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 314, pp.141-161. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2019.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gH625-liposomes as tool for pituitary adenylate cyclase-activating polypeptide brain delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Iachetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Falanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-45137-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Codecasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of highly versatile peptide-vectors that bind non-competitively to the low-density lipoprotein receptor for in vivo targeting and delivery of small molecules and protein cargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Lecorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.e0191052. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0191052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngeneic Transplantation of Olfactory Ectomesenchymal Stem Cells Restores Learning and Memory Abilities in a Rat Model of Global Cerebral Ischemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/2683969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Current research into brain barriers and the delivery of therapeutics for neurological diseases: a report on CNS barrier congress London, UK, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Hammarlund-Udenaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roosmarijn E. Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12987-017-0086-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafts of olfactory stem cells restore breathing and motor functions after a rat spinal cord injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D. Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurotrauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/neu.2017.5383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Codecasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.17. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of olfactory ecto-mesenchymal stem cells from eight mammalian genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine D. Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Codecasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Deveze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1342-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of LRP-1 as an endocytosis and recycling receptor for B1-integrin in thyroid cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Theret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (45), pp.78614-78632. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.20201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Blood to Lesioned Brain: An In Vitro Study on Migration Mechanisms of Human Nasal Olfactory Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanae Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, 1478606 (17 p.). </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/1478606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic changes and inflammation in cultured astrocytes from the 5xFAD mouse model of Alzheimer's disease: Alleviation by pantethine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0175369. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0175369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic treatments with a 5-HT4 receptor agonist decrease amyloid pathology in the entorhinal cortex and learning and memory deficits in the 5xFAD mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current research into brain barriers and the delivery of therapeutics for neurological diseases: a report on CNS barrier congress London, UK, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Hammarlund-Udenaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Stitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roosmarijn E. Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12987-017-0079-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP Promotes Alzheimer's Pathogenesis in the Frontal Cortex of 5xFAD Mice and APP Trafficking in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.163. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2016.00163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of LDL receptor-targeting peptide vectors for in vitro and in vivo cargo transport across the blood-brain barrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Varini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global cerebral ischemia in rats leads to amnesia due to selective neuronal death followed by astroglial scar formation in the CA1 layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Learning and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 141, pp.168--178. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and in Vivo Validation of Peptide Vectors Targeting the LDL Receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Lecorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Malcor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (12), pp.4094--4105. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.6b00687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP is a new pro-amyloidogenic proteinase that promotes amyloid ă pathology and cognitive decline in a transgenic mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Crouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Carrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.217-236. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-015-1992-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory stem cells reveal MOCOS as a new player in autism spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (9), pp.1215-1224. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mp.2015.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP, just a new APP processing proteinase in Alzheimer's disease?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-016-0633-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FVB/N mice: A well suited strain to study learning and memory ă processes using olfactory cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois S. Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 296, pp.254-259. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression comparison reveals distinct basal expression of HOX members and differential TNF-induced response between brain- and spinal ă cord-derived microvascular endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.290. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12974-016-0749-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantethine alters lipid composition and cholesterol content of membrane rafts, with down-regulation of cxcl12-induced t cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (230), pp.2415-2425. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecalciferol (vitamin D-3) improves functional recovery when delivered during the acute phase after a spinal cord trauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Decherchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2015.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Expression of the Polysialyltransferase in Adult Rat Hippocampus Performing an Olfactory Associative Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brezun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck A. Chaillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (8), pp.979-989. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.22284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue inhibitor of matrix metalloproteinases-1 loaded poly(lactic-co-glycolic acid) nanoparticles for delivery across the blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Chaturvedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bojja Sreedhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.575--588. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IJN.S54750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting-up an in vitro model of rat blood-brain barrier (BBB): a focus on BBB impermeability and receptor-mediated transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (88), pp.e51278. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/51278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential spatio-temporal regulation of MMPs in the 5xFAD mouse model of Alzheimer's disease: evidence for a pro-amyloidogenic role of MT1-MMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie A. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine E. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Charrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.247. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2014.00247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-density lipoprotein receptor-related protein-1 mediates endocytic clearance of tissue inhibitor of metalloproteinases-1 and promotes its cytokine-like activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thevenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Etique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e103839. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0103839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous and synthetic MMP inhibitors in CNS physiopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian D. Liechti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in brain research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214, pp.313--351. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63486-3.00014-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal gene profiling of the 5XFAD transgenic mouse model highlights the importance of microglial activation in Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landel Véréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baranger Kévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virard Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loriod Béatrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.33. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1750-1326-9-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01071449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique method for the isolation of nasal olfactory stem cells in living rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (3), pp.673--679. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of hippocampus-dependent memory impairments in 5XFAD transgenic mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Migliorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (7), pp.762--772. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.22267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Area-specific alterations of synaptic plasticity in the 5XFAD mouse model of Alzheimer's disease: dissociation between somatosensory cortex and hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Crouzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cohen-Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e74667. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for early cognitive impairment related to frontal cortex in the 5XFAD mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlyse Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.781--796. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-2012-120982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicinal chemistry based approaches and nanotechnology-based systems to improve CNS drug targeting and delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vlieghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicinal Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (3), pp.457--516. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/med.21252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholecalciferol (vitamin D₃) improves myelination and recovery after nerve injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Lavaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e65034. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEAK/Fn14 pathway modulates properties of a human microvascular endothelial cell model of blood brain barrier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaim Putterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-2094-10-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00787290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Matrix Metalloproteinases in Migration and Neurotrophic Properties of Nasal Olfactory Stem and Ensheathing Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Ould-Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp.993--1010. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3727/096368912X657468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is TWEAK a Biomarker for Autoimmune/Chronic Inflammatory Diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desplat-Jégo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.489. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2013.00489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drebrin A expression is altered after pilocarpine-induced seizures: time course of changes is consistent for a role in the integrity and stability of dendritic spines of hippocampal granule cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hippocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.477--493. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hipo.20914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the benefits of cannabinoid receptor stimulation on neuroinflammation, neurogenesis and memory during normal aging be useful in AD prevention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Marchalant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary L. Wenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroinflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.10. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-2094-9-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical optimization of new ligands of the low-density lipoprotein receptor as potential vectors for central nervous system targeting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Daniel Malcor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Payrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (5), pp.2227-41. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm2014919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LRP-1--CD44, a new cell surface complex regulating tumor cell adhesion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Verzeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (16), pp.3293-3307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraftment of human nasal olfactory stem cells restores neuroplasticity in mice with hippocampal lesions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pierrisnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 121 (7), pp.2808-20. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI44489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental vitamin D deficiency alters learning in C57Bl/6J mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Andrea Fernandes De Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.603--608. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2010.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human nose harbors a niche of olfactory ectomesenchymal stem cells displaying neurogenic and osteogenic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Häupl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Ringe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (6), pp.853--866. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/scd.2009.0267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of domains on HIV envelope protein mediating association with calnexin and protein-disulfide isomerase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Papandréou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Barbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (18), pp.13788-96. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.066670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of L-3-hydroxybutyryl-CoA dehydrogenase activity and circulating ketone body levels by pantethine. Relevance to dopaminergic injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mhamad Abou-Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nieoullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max de Reggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.51. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-11-51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory Stem Cells, a New Cellular Model for Studying Molecular Mechanisms Underlying Familial Dysautonomia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice B. Loriod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Formisano-Tréziny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (12), pp.e15590. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0015590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWEAK is expressed at the cell surface of monocytes during multiple sclerosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desplat-Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Creidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Malikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Rance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (1), pp.132-5. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1189/jlb.0608347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesicular trafficking and secretion of matrix metalloproteinases-2, -9 and tissue inhibitor of metalloproteinases-1 in neuronal cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Ould-Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (4), pp.549-68. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcn.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesicular Trafficking and Secretion of Matrix Metalloproteinases-2, -9 and Tissue Inhibitor of Metalloproteinases-1 in Neuronal Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatma Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Ould-Yahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, in press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D2 potentiates axon regeneration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurotrauma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (10), pp.1247-56. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/neu.2008.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix metalloproteinase-2 (MMP-2) regulates astrocyte motility in connection with the actin cytoskeleton and integrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chollet Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Diguardher T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54(4), pp.274-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of tissue inhibition of metalloproteinases-1 in learning and memory in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaillan Fa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Werb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173(2), pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of tissue inhibition of metalloproteinases-1 in learning and memory in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck A. Chaillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zena Werb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173, pp.191-8. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2006.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00092843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue inhibitor of metalloproteinases-1 (TIMP-1) modulates neuronal death, axonal plasticity, and learning and memory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaillan Fa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22(10), pp.2569-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrocyte reactivity to Fas activation is attenuated in TIMP-1 deficient mice, an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystel Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Creidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Boucraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D Soloway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2202-6-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resuscitation of hypoxic piglets with 100% O2 increases pulmonary metalloproteinases and IL-8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munkeby Bh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borke Wb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bjornland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sikkeland Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borge Gi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58, pp.542-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of infertility in adult male bonnet monkeys by immunization with phage-expressed peptides of the extracellular domain of FSH receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rao Aj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramachandra Sg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ramesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdennebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.385-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMP/TIMP system in the nervous system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (1), pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased cyclin D1 in vulnerable neurons in the hippocampus after ischaemia and epilepsy: a modulator of in vivo programmed cell death?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Guischard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1), pp.263-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00486281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q/R editing of the rat GluR5 and GluR6 kainate receptors in vivo and in vitro: evidence for independent developmental, pathological and cellular regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (2), pp.604-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00487253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutamate receptors in dysplasic cortex: an in situ hybridization and immunohistochemistry study in rats with prenatal treatment with methylazoxymethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rafiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevassus-Au-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehezkel Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 782 (1-2), pp.142-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00487313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAP2d mRNA is expressed in identified neuronal populations in the developing and adult rat brain and its subcellular distribution differs from that of MAP2b in hippocampal neurones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekiel Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (1), pp.161-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting enhanced expression in the rat hippocampus of NMDAR1 splice variants in a kainate model of epilepsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Rafiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yezekiel Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Represa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 10 (2), pp.497-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific interaction between the XNP/ATR-X gene product and the SET domain of the human EZH2 protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fontès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (4), pp.679-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in specific MT5-MMP domains prevent the accumulation of toxic APP metabolites and serve as templates for peptide-based therapeutics in cell models of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Belio-Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kamitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarra Thiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and optimization of trans-species reactive TfR1-binding VHH as tools for drug delivery across the blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Ferracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A peptide-neurotensin conjugate that crosses the blood-brain barrier induces pharmacological hypothermia associated with anticonvulsant, neuroprotective and anti-inflammatory properties following status epilepticus in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of MT5-MMP reveals early modulation of Alzheimer’s pathogenic events in primary neuronal cultures of 5xFAD mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in specific domains of MT5-MMP prevent the accumulation of toxic APP metabolites and serve as templates for peptide-based therapeutics in human in vitro models of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Belio-Mairal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kamitsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diarra Thiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDLR-mediated targeting and productive uptake of siRNA-peptide ligand conjugates in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broc B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varini K</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonnette R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pecqueux B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilocarpine-Induced Status Epilepticus in the Rat Hippocampus is Associated with Reactive Glia and Concomitant Increased Expression of CD31, PDGFRβ and Collagen IV in Endothelial Cells and Pericytes of the Blood Brain Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Bôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low permeability of human pluripotent stem cell-derived Blood Brain barrier models depend on epithelial or endothelial features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Julien-Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP controls APP and β-CTF/C99 metabolism through proteolytic-dependent and -independent mechanisms relevant for Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin receptor 2 is induced in astrocytes and brain endothelial cells in relation to status epilepticus and neuroinflammation following pilocarpine administration in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriatzis Grigorios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bôle Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pflieger Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalas Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurotensin and Neurotensin Receptors in Stress-related Disorders: Pathophysiology & Novel Drug Targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Kyriatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Ferhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterini Alexiou Chatzaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1570159X21666230803101629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global cerebral ischemia in rats leads to amnesia due to selective neuronal death followed by astroglial scar formation in the CA1 layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.168-178. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nlm.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique method for the isolation of nasal olfactory stem cells in living rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.673-679. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP at the crossroads of neuroinflammation and amyloidogenesis: study in murine and human neural cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alzheimer's &amp; Parkinson's Diseases Congress (AD/PD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human iPSCs-derived astrocytes reveal APOE as a critical modulator of inflammation that could underlie Alzheimer’s disease pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Astrocyte School (IAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MT5-MMP is a modulator of inflammation: a study in murine and human neural cells related to Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Greetham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV European Meeting on Glial Cells in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngeneic Transplantation of Olfactory Ectomesenchymal Stem Cells Restores Learning and Memory Abilities in a Rat Model of Global Cerebral Ischemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bienboire-Frosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Stamegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-10, 2018, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/2683969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de dérivés peptidiques (peptides et pseudo-peptides), qui présentent une affinité pour des récepteurs/transporteurs cellulaires, des types cellulaires particuliers et/ou qui passent les membranes cellulaires notamment celles des barrières physiologiques du cerveau telle que la barrière hémato-encéphalique (BHE), comme vecteurs de molécules d'intérêt thérapeutique ou d'agents d'imagerie ou de diagnostic ou de toute autre molécule comme une sonde moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Vect-Horus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: En cours. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés peptidiques et leur utilistion comme vecteurs de molécules sous forme de conjugués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fourtoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vlieghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 08 57159. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence exclusive de transfert de Savoir Faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Vect-Horus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: L07087. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of treating and preventing acute neural lesions with substances that modulate the expression or function of a protein involved in the cell cycle and pharmaceutical preparations containing such substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timsit Serge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavelier Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben-Ari Yehezkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijer Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 20030060397. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de substances modulatrices de l'expression ou de la fonction d'une protéine impliquée dans le cycle cellulaire pour le traitement ou la prévention des lésions neurales aiguës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cavelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meijer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR00/03673. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19BD7DBD"/>
+    <w:nsid w:val="22B3E701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-khrestchatisky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4797-8332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060106395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392802v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ferhat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Soussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Kyriatzis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.100527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05047200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04872662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Pilat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Paumier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manrique" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14121645" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#244;le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031693" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Broc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Varini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sonnette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Pecqueux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Benoist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16040548" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Alexiou Chatzaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X21666230803101629" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Godard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gassiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00423" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Julien-Gau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Molino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F Combes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Greetham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202201422R" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migliorati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Rahrah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220281" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Stephan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-022-02407-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Paumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100593r" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Acier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rubis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02508-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452685v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Sbai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bole" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Esclapez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2020.113512" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pflieger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chalas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S.M. Roman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113242" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02387988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Py" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801076R" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ranjeva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-019-1789-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rivera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baranger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03178-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339537v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baranger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel van Gijsel-Bonnello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Carpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-019-00754-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348680v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Varini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.10.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Iachetta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Falanga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jab&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45137-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lecorch&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Faucon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abouzid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Codecasa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1342-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416043v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane D. Girard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sadelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Stamegna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2683969" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Greenwood" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Hammarlund-Udenaes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel C. Jones" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W. Stitt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarijn E. Vandenbroucke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-017-0086-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718177v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Girard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Veron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2017.5383" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184520v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Theret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.20201" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Van Gijsel-Bonnello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175369" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282115v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacassagne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Lahlou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1478606" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799428v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.08.031" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718184v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-017-0079-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paumier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2016.00163" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718182v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2017.04.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474309v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Malcor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Smirnova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00687" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477833v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0633-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois S. Roman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mesnage" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.106" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marchalant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Bonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Crouzin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Carrete" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1992-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0749-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24971" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D103M3HL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatma Gueye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2015.06.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384076v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck A. Chaillan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22284" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9ZGS96K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718188v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Chaturvedi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojja Sreedhar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kaczmarek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S54750" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718189v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Py" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Charrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00247" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51278" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Verzeaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Devy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103839" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718187v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian D. Liechti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandgirard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Bigas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63486-3.00014-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01071449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landel V&#233;r&#233;na" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baranger K&#233;vin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virard Isabelle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriod B&#233;atrice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1326-9-33" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718191v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.02.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718190v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Jacquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22267" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVKZZGW4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868441v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074667" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718195v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vlieghe" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21252" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3SWJCK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718197v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chabas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garcia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lavaut" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065034" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gauthier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2012-120982" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00787290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couraud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaim Putterman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-10-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460477v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Ould-Yahoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X657468" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desplat-J&#233;go" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00489" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718198v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20914" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11FMJ1SJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718199v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary L. Wenk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-10" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839126v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Payrot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm2014919" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780643v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verzeaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659404v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nivet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierrisnard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44489" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736210v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ringe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2009.0267" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrea Fernandes De Abreu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.01.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1DW5LPT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625239v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Papandr&#233;ou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Barbouche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guieu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.066670" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848881v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Abou-Hamdan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nieoullon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max de Reggi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-11-51" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612145v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Formisano-Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015590" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396982v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feuillet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Creidy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Malikova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rance" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0608347" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417416v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2008.08.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPQJVW8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321014v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320785v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chabas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alluin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rao" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0593" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092816v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ogier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet Am" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Diguardher T" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanessian" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092810v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillan Fa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivera" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchetti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jourquin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Werb" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00092843v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marchetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourquin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zena Werb" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.06.020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092830v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tremblay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charton" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092828v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Ogier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Soloway" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-6-68" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094385v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkeby Bh" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borke Wb" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bjornland" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikkeland Li" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Gi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093408v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Aj" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandra Sg" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramesh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094381v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00487253v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charton" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486281v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Timsit" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ouaghi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Guischard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tremblay" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00487313v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rafiki" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522435v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ferhat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekiel Ben-Ari" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522431v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090196v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardoso" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Timsit" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Font&#232;s" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048328v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chalbot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Anne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquot Guillaume" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05409460v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Belio-Mairal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kamitsou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Thiane" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088982v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752312v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788130v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04642476v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300755v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broc B" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varini K" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnette R" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pecqueux B" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist F" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301907v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866313v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Combes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064994v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073954v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriatzis Grigorios" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#244;le Ang&#233;lique" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pflieger Guillaume" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalas Petros" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235699v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888353v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888330v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866330v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Arnaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866310v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866371v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888321v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321258v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soci&#233;t&#233; Vect-Horus" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342607v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourtoul" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321266v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095537v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timsit Serge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavelier Pauline" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ari Yehezkel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095538v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timsit" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavelier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben-Ari" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-khrestchatisky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4797-8332" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060106395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chalbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bole" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Anne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquot Guillaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05047200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Ferhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Soussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Kyriatzis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.100527" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04872662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Pilat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Paumier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Manrique" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14121645" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#244;le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031693" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Broc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Varini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Sonnette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Pecqueux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Benoist" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16040548" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Alexiou Chatzaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X21666230803101629" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Godard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gassiot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c00423" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Julien-Gau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Molino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F Combes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Greetham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202201422R" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migliorati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Rahrah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-220281" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Stephan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-022-02407-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Paumier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100593r" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Sbai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Esclapez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2020.113512" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Acier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rubis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02508-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pflieger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chalas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles S.M. Roman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113242" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02059493v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ranjeva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-019-1789-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02387988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Py" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801076R" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rivera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baranger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03178-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Baranger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel van Gijsel-Bonnello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Carpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-019-00754-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Varini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gassiot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2019.10.033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Iachetta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Falanga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jab&#232;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45137-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Veron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bienboire-Frosini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Codecasa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deveze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1342-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lecorch&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Faucon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abouzid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191052" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02416043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane D. Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sadelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Stamegna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2683969" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Greenwood" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Hammarlund-Udenaes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel C. Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W. Stitt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarijn E. Vandenbroucke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-017-0086-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Girard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine D. Veron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2017.5383" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718179v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02184520v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Theret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hachet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.20201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02282115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Girard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacassagne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Lahlou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1478606" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Van Gijsel-Bonnello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benech" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175369" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799428v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Girot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.08.031" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-017-0079-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E Bonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paumier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2016.00163" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718182v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2017.04.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474309v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Malcor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Smirnova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00687" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Marchalant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine E. Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Crouzin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Carrete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1992-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Mesnage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.106" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0633-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477821v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois S. Roman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.09.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477828v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-016-0749-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208113v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24971" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D103M3HL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414098v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatma Gueye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Maurel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Decherchi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2015.06.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384076v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brezun" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck A. Chaillan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22284" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P9ZGS96K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718188v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Chaturvedi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojja Sreedhar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kaczmarek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S54750" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51278" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718189v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie A. Py" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Charrat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00247" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718192v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Verzeaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Devy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etique" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103839" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718187v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian D. Liechti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandgirard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Bigas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63486-3.00014-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01071449v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landel V&#233;r&#233;na" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baranger K&#233;vin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virard Isabelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriod B&#233;atrice" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1326-9-33" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718191v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2014.02.010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718190v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse Jacquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22267" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVKZZGW4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868441v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cohen-Solal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074667" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718194v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gauthier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2012-120982" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718195v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vlieghe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21252" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2T3SWJCK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718197v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chabas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Lavaut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065034" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00787290v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Couraud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaim Putterman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-10-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460477v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Ould-Yahoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368912X657468" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718196v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desplat-J&#233;go" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00489" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718198v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20914" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11FMJ1SJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary L. Wenk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-9-10" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839126v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Payrot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm2014919" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780643v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Langlois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verzeaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659404v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nivet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vignes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pierrisnard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI44489" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736211v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrea Fernandes De Abreu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2010.01.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1DW5LPT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736210v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delorme" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#228;upl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Ringe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2009.0267" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625239v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Papandr&#233;ou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Barbouche" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.066670" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848881v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cornille" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamad Abou-Hamdan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nieoullon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max de Reggi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-11-51" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612145v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boone" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Formisano-Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015590" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396982v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feuillet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Creidy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Malikova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rance" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.0608347" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417416v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2008.08.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBPQJVW8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321014v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320785v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chabas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alluin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;ron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rao" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2008.0593" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092816v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ogier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chollet Am" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Diguardher T" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanessian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092810v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaillan Fa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivera" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jourquin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Werb" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00092843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Marchetti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourquin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zena Werb" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2006.06.020" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092830v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tremblay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092828v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Ogier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Soloway" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-6-68" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094385v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munkeby Bh" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borke Wb" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bjornland" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikkeland Li" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Gi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Aj" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandra Sg" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramesh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094381v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00486281v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Timsit" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ouaghi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Guischard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tremblay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00487253v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charton" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00487313v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rafiki" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522435v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ferhat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekiel Ben-Ari" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522431v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090196v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardoso" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Timsit" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Villard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Font&#232;s" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05409460v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Belio-Mairal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kamitsou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Thiane" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088982v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752312v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788130v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04642476v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300755v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broc B" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varini K" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonnette R" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pecqueux B" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist F" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301907v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866313v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Combes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064994v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073954v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriatzis Grigorios" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#244;le Ang&#233;lique" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pflieger Guillaume" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalas Petros" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235699v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888353v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888330v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866330v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Arnaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866310v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866371v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888321v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321258v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soci&#233;t&#233; Vect-Horus" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342607v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourtoul" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321266v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095537v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timsit Serge" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavelier Pauline" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Ari Yehezkel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095538v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timsit" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cavelier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben-Ari" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meijer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>