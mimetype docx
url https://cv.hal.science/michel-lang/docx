--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -316,771 +316,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive uncertainty framework for historical flood frequency analysis: a 500-year-long case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing tools for quantifying streamflow data uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lucas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Mendez Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-5031-2024⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2337704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807761v1</w:t>
+                <w:t xml:space="preserve">hal-04689970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des crues et des inondations : avancées, valorisation et perspectives. Bilan sur le colloque du 28 au 30 novembre 2023 à Toulouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive uncertainty framework for historical flood frequency analysis: a 500-year-long case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Janet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2334177⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (22), pp.5031-5047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-5031-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544164v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing tools for quantifying streamflow data uncertainty</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévision des crues et des inondations : avancées, valorisation et perspectives. Bilan sur le colloque du 28 au 30 novembre 2023 à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Mendez Rios</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Janet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 119 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2337704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2334177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689970v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are historical stage records useful to decrease the uncertainty of flood frequency analysis ? A 200-year long case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Changes in Mediterranean flood processes and seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129840⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (15), pp.2973-2987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-2973-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170646v1</w:t>
+                <w:t xml:space="preserve">hal-04074744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques environnementaux en 2020 : une feuille de route pour INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (3), pp.347-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2024004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Mediterranean flood processes and seasonality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Are historical stage records useful to decrease the uncertainty of flood frequency analysis ? A 200-year long case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Paquet</w:t>
+                <w:t xml:space="preserve">Antoine Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (15), pp.2973-2987. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 624, pp.1-35 -129840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-2973-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074744v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for detecting stage-discharge hysteresis due to flow unsteadiness: Application to France’s national hydrometry network</w:t>
               </w:r>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1887,278 +1887,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the IPCC should evolve in response to the UNFCCC bottom-up strategy adopted in Paris? An opinion from the French Association for Disaster Risk Reduction</w:t>
+                <w:t xml:space="preserve">How uncertainty analysis of streamflow data can reduce costs and promote robust decisions in water management applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deves</w:t>
+                <w:t xml:space="preserve">H. Mcmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petersen Overleir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.10.001⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (7), pp.5220-5228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016WR020328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870130v1</w:t>
+                <w:t xml:space="preserve">hal-01808837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How uncertainty analysis of streamflow data can reduce costs and promote robust decisions in water management applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why the IPCC should evolve in response to the UNFCCC bottom-up strategy adopted in Paris? An opinion from the French Association for Disaster Risk Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Seibert</w:t>
+                <w:t xml:space="preserve">M. Deves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Petersen Overleir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
+                <w:t xml:space="preserve">P.H. Bourrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. White</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Valerian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (7), pp.5220-5228. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016WR020328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808837v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrométrie 2017 : mesures et incertitudes : Bilan sur le colloque des 14 et 15 mars 2017 à Villeurbanne (France)</w:t>
               </w:r>
@@ -2887,637 +2887,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily quantitative precipitation forecasts based on the analogue method: Improvements and application to a French large river basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution de la Société Hydrotechnique de France aux ateliers PREVIRISQ Inondations sur les incertitudes, le 17 octobre 2016 à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ben Daoud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
+                <w:t xml:space="preserve">C. Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.76-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804766v1</w:t>
+                <w:t xml:space="preserve">hal-01555823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la Société Hydrotechnique de France aux ateliers PREVIRISQ Inondations sur les incertitudes, le 17 octobre 2016 à Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily quantitative precipitation forecasts based on the analogue method: Improvements and application to a French large river basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bontron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Obled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169 (A), pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2015.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555823v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données historique nationale sur les inondations (BDHI) : un outil pour entretenir la mémoire des inondations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Coeur</w:t>
+                <w:t xml:space="preserve">Étude du risque d'inondation d'un site industriel par des crues extrêmes : de l'évaluation des valeurs extrêmes aux incertitudes hydrologiques et hydrauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Saint Seine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Villanova Oliver</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (2), pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601274v1</w:t>
+                <w:t xml:space="preserve">hal-01198719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global analysis of the asymmetric effect of ENSO on extreme precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Westra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 530, pp.51-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du risque d'inondation d'un site industriel par des crues extrêmes : de l'évaluation des valeurs extrêmes aux incertitudes hydrologiques et hydrauliques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. de Saint Seine</w:t>
+                <w:t xml:space="preserve">La base de données historique nationale sur les inondations (BDHI) : un outil pour entretenir la mémoire des inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villanova Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 184, pp.10-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198719v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les annuaires hydrologiques de la Société hydrotechnique de France : une source d'information patrimoniale pour la connaissance de l'hydrologie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3722,663 +3722,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des données de jaugeages épisodiques pour l'estimation du débit de référence d'étiage QMNA5</w:t>
+                <w:t xml:space="preserve">Résultats du projet Extraflo sur la comparaison des méthodes d’estimation des pluies extrêmes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Catalogne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Neppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garavaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, pp.78-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014042⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2, p. 14 - p. 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191554v1</w:t>
+                <w:t xml:space="preserve">hal-01062748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documentary evidence of past floods in Europe and their utility in flood frequency estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Macdonald</w:t>
+                <w:t xml:space="preserve">Review of trend analysis and climate change projections of extreme precipitation and floods in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.R. Kjeldsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 517, pp.963-973. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.06.038⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 519, pp.3634-3650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128229v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of trend analysis and climate change projections of extreme precipitation and floods in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résultats du projet ExtraFlo (ANR 2009-2013) sur l'estimation des pluies et crues extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Martinkova</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.R. Kjeldsen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Deaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600633v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du projet Extraflo sur la comparaison des méthodes d’estimation des pluies extrêmes en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation des données de jaugeages épisodiques pour l'estimation du débit de référence d'étiage QMNA5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Borchi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Catalogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2, p. 14 - p. 19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014011⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 4, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062748v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du projet ExtraFlo (ANR 2009-2013) sur l'estimation des pluies et crues extrêmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Documentary evidence of past floods in Europe and their utility in flood frequency estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. R. Kjeldsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Deaux</w:t>
+                <w:t xml:space="preserve">L. Mediero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dezileau</w:t>
+                <w:t xml:space="preserve">T. Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.5-13. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 517, pp.963-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128341v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Flood Regime Changes in Europe: A state of the art assessment</w:t>
               </w:r>
@@ -4498,64 +4498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general regional frequency analysis framework for quantifying local-scale climate effects: A case study of ENSO effects on Southeast Queensland rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4600,57 +4600,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidating approach applied to historical slackwater flood deposits of the Gardon River, SE France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléohydrologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4679,488 +4679,488 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 214, p. 56 - p. 68. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.44-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059669v1</w:t>
+                <w:t xml:space="preserve">hal-01108400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des crues extrêmes du Gardon à partir d'une analyse paléohydrologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evénements extrêmes d’inondation : de l’étude de l’aléa à la gestion risques pour les ouvrages hydrauliques. Lyon, 13‑14 novembre 2013. Bilan du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, pp.44-52. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 2, p. 101 - p. 101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108400v1</w:t>
+                <w:t xml:space="preserve">hal-01062751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evénements extrêmes d’inondation : de l’étude de l’aléa à la gestion risques pour les ouvrages hydrauliques. Lyon, 13‑14 novembre 2013. Bilan du colloque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A data-based comparison of flood frequency analysis methods used in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kochanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), p. 295 - p. 308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-14-295-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062751v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-based comparison of flood frequency analysis methods used in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
+                <w:t xml:space="preserve">A multidating approach applied to historical slackwater flood deposits of the Gardon River, SE France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (2), p. 295 - p. 308. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, p. 56 - p. 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-14-295-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006486v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-based comparison of frequency analysis methods: A general framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kochanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5449,90 +5449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation forecasting through an analog sorting technique: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bontron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5592,51 +5592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on étendre l'échéance de prévision des crues en optimisant la prévision de pluies par recherche d'analogues ? Application au bassin de la Seine à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5696,51 +5696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and robustness of rainfall compound distribution model based on weather pattern sub-sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5869,64 +5869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, p. 44 - p. 50. </w:t>
@@ -6439,51 +6439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing a rainfall compound distribution model based on weather patterns sub-sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6573,51 +6573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood frequency analysis using historical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,51 +6750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (6), pp.883-898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6841,51 +6841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 850-hPa relative humidity between ERA-40 and NCEP/NCAR re-analyses: detection of suspicious data in ERA-40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6958,103 +6958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévision des précipitations par recherche d'analogues : état de l'art et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bontron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, p. 60 - p. 65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7101,51 +7101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of extreme rainfall quantiles estimated by a stochastic rainfall model and by a Generalized Pareto Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7316,265 +7316,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian comparison of different rainfall depth-duration-frequency relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Muller</w:t>
+                <w:t xml:space="preserve">Regional methods for trend detection: Assessing field significance and regional consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Bacro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00477-006-0095-9⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (8), pp.W08419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007WR006268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00589787v1</w:t>
+                <w:t xml:space="preserve">meteo-00358520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional methods for trend detection: Assessing field significance and regional consistency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Dupeyrat</w:t>
+                <w:t xml:space="preserve">Bayesian comparison of different rainfall depth-duration-frequency relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mestre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Noël Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (8), pp.W08419. </w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (1), pp.33-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007WR006268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00477-006-0095-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-00358520v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flood probability distribution tail: how heavy is it?</w:t>
               </w:r>
@@ -7586,51 +7586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7799,243 +7799,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différents modes d'échantillonnage pour l'estimation du gradex des pluies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Djerboua</w:t>
+                <w:t xml:space="preserve">Use of a Gaussian copula for multivariate extreme value analysis: some case studies in hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30, p. 897 - p. 912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2006.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589841v1</w:t>
+                <w:t xml:space="preserve">hal-00453788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Gaussian copula for multivariate extreme value analysis: some case studies in hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">Comparaison de différents modes d'échantillonnage pour l'estimation du gradex des pluies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djerboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.111-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453788v1</w:t>
+                <w:t xml:space="preserve">hal-02589841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et événements extrêmes : crues, inondations, sécheresses. Que peut-on dire aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gresillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8216,51 +8216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), p. 97 - p. 112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8453,77 +8453,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes sur les débits de crue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8596,64 +8596,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9173,247 +9173,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00271531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Systematic, Palaeoflood and Historical data for the improvement of flood risk estimation. Review of scientific methods</w:t>
+                <w:t xml:space="preserve">Floods in Central Europe since AD 1300 and their regional context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Benito</w:t>
+                <w:t xml:space="preserve">R. Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 31 (3), pp.623-643</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.43-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583488v1</w:t>
+                <w:t xml:space="preserve">hal-02583551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floods in Central Europe since AD 1300 and their regional context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Systematic, Palaeoflood and Historical data for the improvement of flood risk estimation. Review of scientific methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barriendos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Glaser</w:t>
+                <w:t xml:space="preserve">M.C. Llasat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Stangl</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Francés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5, pp.43-49</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (3), pp.623-643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583551v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue on Strategies and applications in Natural Hazard Research Using Historical Data: Preface</w:t>
               </w:r>
@@ -9481,90 +9481,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationarity analysis of historical flood series in France and Spain (14th-20th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barriendos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Llasat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Naulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9606,51 +9606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationarity analysis of historical flood series in France and Spain (14th–20th centuries)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barriendos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9839,51 +9839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Sheffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Enzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Grodek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10753,51 +10753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bobée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12-1, pp.155-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11839,51 +11839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11977,51 +11977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Calmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
@@ -12806,51 +12806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villanova Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13133,398 +13133,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographical Approaches to Visualize Overlapped Locations of Major Historical Floods on Territories</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From hydrological trend detection to the exploration of relations between climate variability and hydrological variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Giuntoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Atelier "Détection et attribution des événements singuliers et des impacts du changement climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383614v1</w:t>
+                <w:t xml:space="preserve">hal-02601443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From hydrological trend detection to the exploration of relations between climate variability and hydrological variability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Giuntoli</w:t>
+                <w:t xml:space="preserve">Estimation de la distribution de cotes de retenue par simulation stochastique pluie-débit. Cas d'un ouvrage fictif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Détection et attribution des événements singuliers et des impacts du changement climatique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France. pp.20</w:t>
+              <w:t xml:space="preserve">25ème Congrès de la Commission Internationales des Grands Barrages/ ICOLD 25th Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stavanger, Norvège. pp.615-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601443v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la distribution de cotes de retenue par simulation stochastique pluie-débit. Cas d'un ouvrage fictif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Aubert</w:t>
+                <w:t xml:space="preserve">Cartographical Approaches to Visualize Overlapped Locations of Major Historical Floods on Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Royet</w:t>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Fine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès de la Commission Internationales des Grands Barrages/ ICOLD 25th Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stavanger, Norvège. pp.615-632</w:t>
+              <w:t xml:space="preserve">ICC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320947v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis of stage-discharge relationships affected by hysteresis and quantification of the associated uncertainties</w:t>
               </w:r>
@@ -13631,51 +13631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparaison des méthodes d’estimation des crues extrêmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kochanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13769,77 +13769,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de comparaison : Critères de justesse et de stabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kochanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14000,415 +14000,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Flood Risk Assessment for the European Directive: inventory of French past floods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Becker</w:t>
+                <w:t xml:space="preserve">Recommandations pour le dimensionnement des évacuateurs de crues de barrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Delliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aigouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Degoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference of Flood risk management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands. pp.1211-1217</w:t>
+              <w:t xml:space="preserve">24th International Congress on Large Dams, Kyoto, JPN, 6-8 June 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kyoto, Japon. pp.350-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597565v1</w:t>
+                <w:t xml:space="preserve">hal-02597353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schadex method for extreme flood estimation : overview, applications and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ICOLD Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour le dimensionnement des évacuateurs de crues de barrages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Deroo</w:t>
+                <w:t xml:space="preserve">Preliminary Flood Risk Assessment for the European Directive: inventory of French past floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Large Dams, Kyoto, JPN, 6-8 June 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kyoto, Japon. pp.350-365</w:t>
+              <w:t xml:space="preserve">2nd European Conference of Flood risk management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands. pp.1211-1217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597353v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-based comparison of flood frequency analysis approaches used in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kochanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14476,51 +14476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of several at-site flood frequency models on a large set of French discharge series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kochanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14597,64 +14597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the impact of climate variability on hydrological regimes: the value of regional approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14703,424 +14703,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Analysis of Extreme Precipitation in Mediterranean France Using Non-Stationary GEV Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the comparison of methods for predicting extremes: a data-based methodological framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kochanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garavaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Value Analysis: Probabilistic and Statistical Models and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.36</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595594v1</w:t>
+                <w:t xml:space="preserve">hal-02595593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the comparison of methods for predicting extremes: a data-based methodological framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tendances observées sur les régimes hydrologiques de l'arc alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Value Analysis: Probabilistic and Statistical Models and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.21</w:t>
+              <w:t xml:space="preserve">Colloque SHF : "Eaux en montagne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lyon, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595593v1</w:t>
+                <w:t xml:space="preserve">hal-00617577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances observées sur les régimes hydrologiques de l'arc alpin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bard</w:t>
+                <w:t xml:space="preserve">A Bayesian Analysis of Extreme Precipitation in Mediterranean France Using Non-Stationary GEV Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF : "Eaux en montagne"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lyon, France. 8 p</w:t>
+              <w:t xml:space="preserve">Extreme Value Analysis: Probabilistic and Statistical Models and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617577v1</w:t>
+                <w:t xml:space="preserve">hal-02595594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation forecasting through an analog sorting technique: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bontron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15158,51 +15158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on étendre l'échéance de prévision des crues en optimisant la prévision de pluies par recherche d'analogues ? Application au bassin de la Seine à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15342,515 +15342,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévision des précipitations par recherche d'analogues : état de l'art et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">A flood forecasting system based on probabilistic precipitation scenarios: performance evaluation and sensitivity analysis to the re-analysis archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Obled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bontron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF 191e CST «Prévisions hydrométéorologiques»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.7</w:t>
+              <w:t xml:space="preserve">HydroPredict 2008. International Interdisciplinary Conference on Predictions for Hydrology, Ecology, and Water Resources Management: Using Data and Models to Benefit Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic. pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591470v1</w:t>
+                <w:t xml:space="preserve">hal-02590889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological variables used in an analog method: comparison between ERA-40 and NCEP/NCAR re-analyses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Détection et prise en compte d'éventuels impacts du changement climatique sur les extrêmes hydrologiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.16</w:t>
+              <w:t xml:space="preserve">16ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590497v1</w:t>
+                <w:t xml:space="preserve">hal-02591379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flood forecasting system based on probabilistic precipitation scenarios: performance evaluation and sensitivity analysis to the re-analysis archive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">La prévision des précipitations par recherche d'analogues : état de l'art et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bontron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HydroPredict 2008. International Interdisciplinary Conference on Predictions for Hydrology, Ecology, and Water Resources Management: Using Data and Models to Benefit Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Prague, Czech Republic. pp.207-210</w:t>
+              <w:t xml:space="preserve">Colloque SHF 191e CST «Prévisions hydrométéorologiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590889v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et prise en compte d'éventuels impacts du changement climatique sur les extrêmes hydrologiques en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Parey</w:t>
+                <w:t xml:space="preserve">Meteorological variables used in an analog method: comparison between ERA-40 and NCEP/NCAR re-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bontron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.10</w:t>
+              <w:t xml:space="preserve">5th EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591379v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of a Turbo-Pump Fed Miniature Rocket Engine AIAA Joint Propulsion Conference, Sacramento, CA, July 2006</w:t>
               </w:r>
@@ -15955,148 +15955,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Bayésienne, méthodes MCMC et copules: quelles applications en hydrologie?</w:t>
+                <w:t xml:space="preserve">Bayesian analysis of extremes in hydrology: a powerful tool for knowledge integration and uncertainties assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ribatet</w:t>
+                <w:t xml:space="preserve">Vincent Garreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la modélisation, Clermont-Ferrand, 3-4 octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.29</w:t>
+              <w:t xml:space="preserve">Extreme Value Analysis, Gothenburg, SWE, 15-20 August 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587497v1</w:t>
+                <w:t xml:space="preserve">hal-02586476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation bayésienne des courbes Hauteur de pluie-Durée-Fréquence</w:t>
               </w:r>
@@ -16108,51 +16095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ribatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16176,143 +16163,156 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian analysis of extremes in hydrology: a powerful tool for knowledge integration and uncertainties assessment</w:t>
+                <w:t xml:space="preserve">Analyse Bayésienne, méthodes MCMC et copules: quelles applications en hydrologie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garreta</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ribatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bois</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Value Analysis, Gothenburg, SWE, 15-20 August 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.18</w:t>
+              <w:t xml:space="preserve">Journées de la modélisation, Clermont-Ferrand, 3-4 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586476v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse nationale des tendances et ruptures dans le régime des extrêmes hydrométriques (crues et étiages) en France</w:t>
               </w:r>
@@ -16324,77 +16324,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.447-452</w:t>
@@ -16423,64 +16423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floods in Central Europe since AD 1300 and their regional context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Stangl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16652,51 +16652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dindar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology : science and practice for the 21st Century, Londres, GBR, July 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.158-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17043,631 +17043,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de cas : l'analyse des pluies et crues extrêmes observées depuis 200 ans dans un bassin cévenol, l'Ardèche</w:t>
+                <w:t xml:space="preserve">Le rôle des nouvelles technologies dans la prévention des risques d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Gigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF Société Hydrotechnique de France : Variations climatiques et hydrologie, Paris, 12-13 décembre 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.23-32</w:t>
+              <w:t xml:space="preserve">2ème assise de l'eau en Pays de la Loire, Le Mans, 7 juin 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580230v1</w:t>
+                <w:t xml:space="preserve">hal-02582631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des nouvelles technologies dans la prévention des risques d'inondation</w:t>
+                <w:t xml:space="preserve">Etude de cas : l'analyse des pluies et crues extrêmes observées depuis 200 ans dans un bassin cévenol, l'Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Naulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème assise de l'eau en Pays de la Loire, Le Mans, 7 juin 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.109-118</w:t>
+              <w:t xml:space="preserve">Colloque SHF Société Hydrotechnique de France : Variations climatiques et hydrologie, Paris, 12-13 décembre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582631v1</w:t>
+                <w:t xml:space="preserve">hal-02580230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some recent strategies for flood risk mitigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régimes hydrologiques : des concepts et modèles adaptés au développement des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bendjoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural hazards workshop, Igls, AUT, 5-7 June 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire PNRH, Toulouse, mai 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579422v1</w:t>
+                <w:t xml:space="preserve">hal-02579147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood Risk Mitigation Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Consuegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Susella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale sur les risques en montagne, Grenoble, 12-14 April 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.130-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux modélisations invariantes d'échelle des courbes QdF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bendjoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PNRH, Toulouse, 16-17 mai 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.337-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes hydrologiques : des concepts et modèles adaptés au développement des connaissances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some recent strategies for flood risk mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PNRH, Toulouse, mai 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.45-50</w:t>
+              <w:t xml:space="preserve">Natural hazards workshop, Igls, AUT, 5-7 June 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579147v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the index flood method to flow-duration-frequency approach</w:t>
               </w:r>
@@ -18191,220 +18191,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation et cohérence entre normales et extrêmes : quelques concepts et interfaces adéquats</w:t>
+                <w:t xml:space="preserve">Modelling data series by a relational or an object-oriented database manager system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eric Givone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Normales et Extrêmes CNFGG/CNFSH, Paris mars 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, France. 19 p</w:t>
+              <w:t xml:space="preserve">Séminaire international annuel du Groupe AMHY de FRIEND, Thessalonique, GRC, septembre 1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Greece. pp.63-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609174v1</w:t>
+                <w:t xml:space="preserve">hal-02577142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewal method : comparison between two sampling techniques by selection of annual maxima or threshold values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confidence interval of quantile estimates of the AGREGEE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international annuel du Groupe AMHY de FRIEND, Thessalonique, GRC, septembre 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Greece. pp.151-158</w:t>
+              <w:t xml:space="preserve">, 1997, Greece. pp.181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577144v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du séminaire Jacques-Cartier : analyse de décision et du risque en hydrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bobée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18420,208 +18394,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Jacques Cartier INRS-Eau, Québec, CAN, 27-29 octobre 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Canada. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling data series by a relational or an object-oriented database manager system</w:t>
+                <w:t xml:space="preserve">Renewal method : comparison between two sampling techniques by selection of annual maxima or threshold values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international annuel du Groupe AMHY de FRIEND, Thessalonique, GRC, septembre 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Greece. pp.63-70</w:t>
+              <w:t xml:space="preserve">, 1997, Greece. pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577142v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence interval of quantile estimates of the AGREGEE model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consolidation et cohérence entre normales et extrêmes : quelques concepts et interfaces adéquats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Givone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international annuel du Groupe AMHY de FRIEND, Thessalonique, GRC, septembre 1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Greece. pp.181-187</w:t>
+              <w:t xml:space="preserve">Séminaire : Normales et Extrêmes CNFGG/CNFSH, Paris mars 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577143v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The agregee and QDF hydrological models</w:t>
               </w:r>
@@ -18715,51 +18715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Country paper of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Givone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18791,178 +18791,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des activités du projet FRIEND-AMHY en 1996</w:t>
+                <w:t xml:space="preserve">Schéma des données et traitement de la base BRECHE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre hydrologiques de l'ORSTOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Montpellier, France. pp.10</w:t>
+              <w:t xml:space="preserve">Rencontres hydrologiques Franco-Roumaines, Tulcéa, ROM, 6-9 septembre 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593328v1</w:t>
+                <w:t xml:space="preserve">hal-02574560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma des données et traitement de la base BRECHE</w:t>
+                <w:t xml:space="preserve">Présentation des activités du projet FRIEND-AMHY en 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres hydrologiques Franco-Roumaines, Tulcéa, ROM, 6-9 septembre 1993</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, pp.11</w:t>
+              <w:t xml:space="preserve">Rencontre hydrologiques de l'ORSTOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Montpellier, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02574560v1</w:t>
+                <w:t xml:space="preserve">hal-02593328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle AGREGEE d'estimation des crues rares et extrêmes</w:t>
               </w:r>
@@ -19787,51 +19787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20102,90 +20102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of ENSO impact on global extreme rainfall using a Bayesian regional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Westra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20236,51 +20236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive performance of flood frequency analysis approaches: a national comparison based on an extensive French dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kochanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20348,51 +20348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats du projet ExtraFlo sur la comparaison des méthodes d'estimation des crues extrêmes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kochanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20473,51 +20473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood risk assessment in France: comparison of extreme flood estimation methods (EXTRAFLO project, action 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20637,64 +20637,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kochaneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Vienna, Austria. pp.1, 2011</w:t>
@@ -20939,77 +20939,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kochanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garavaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1, 2010</w:t>
@@ -21339,51 +21339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte qualité de l'hydrométrie. Guide de bonnes pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Puechberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poligot Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21444,64 +21444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour l’exploitation des jaugeages en hydrologie - Application à la prédétermination des débits caractéristiques d’étiage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Catalogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21646,103 +21646,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour le dimensionnement des évacuateurs de crues de barrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Delliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aigouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Delliou</w:t>
+                <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CFBR, pp.166, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -21790,64 +21790,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21904,64 +21904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22344,64 +22344,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Deves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Bourrelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valerian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Serrao-Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22651,51 +22651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood regimes - recent development and future under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22763,51 +22763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Llasat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Rim Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23013,51 +23013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chastan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23309,247 +23309,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian methods for non-stationary extreme value analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Sun</w:t>
+                <w:t xml:space="preserve">Chap2. Hydrologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Matthys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremes in a Changing Climate: Detection, Analysis and Uncertainty, AghaKouchak, A.; Easterling, D.; Hsu, K.; Schubert, S.; Sorooshian, S. (Eds.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-95, 2013</w:t>
+              <w:t xml:space="preserve">Torrents et rivières de montagne. Dynamique et aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.90-132, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597485v1</w:t>
+                <w:t xml:space="preserve">hal-02599159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap2. Hydrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Matthys</w:t>
+                <w:t xml:space="preserve">Bayesian methods for non-stationary extreme value analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Torrents et rivières de montagne. Dynamique et aménagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.90-132, 2013</w:t>
+              <w:t xml:space="preserve">Extremes in a Changing Climate: Detection, Analysis and Uncertainty, AghaKouchak, A.; Easterling, D.; Hsu, K.; Schubert, S.; Sorooshian, S. (Eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-95, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599159v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floods in France</w:t>
               </w:r>
@@ -24241,51 +24241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Chenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -24307,90 +24307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisation de l'information géohistorique dans le cadre de la Directive Inondation : Principes et développements de la BDHI (Base de Données Historiques sur les Inondations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Villanova-Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hombiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saint-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24451,77 +24451,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS Publication, N°308, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.514-519</w:t>
@@ -24740,90 +24740,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions of the Sphere project and flood policy implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.R. Thorndycraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bárdossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barriendos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25049,644 +25049,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la connaissance de la pluviométrie alpine : extension et interconnexion d'un réseau de mesures transfrontalier</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Marchisio</w:t>
+                <w:t xml:space="preserve">Collaboration between historians and hydrologists on the Ardeche river (France). First step: inventory of historical flood information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Naulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexion des réseaux de données et mise en commun des connaissances et des expériences pour la gestion des risques d'inondation en région alpine. Projet Interreg II France-Italie 1994-1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.33-59</w:t>
+              <w:t xml:space="preserve">The Use of Historical Data in Natural Hazard Assessments, GLADE T., ALBINI P., FRANCES F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.113-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582610v1</w:t>
+                <w:t xml:space="preserve">hal-02582632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration between historians and hydrologists on the Ardeche river (France). First step: inventory of historical flood information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Naulet</w:t>
+                <w:t xml:space="preserve">Amélioration de la connaissance de la pluviométrie alpine : extension et interconnexion d'un réseau de mesures transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alzate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Use of Historical Data in Natural Hazard Assessments, GLADE T., ALBINI P., FRANCES F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.113-129</w:t>
+              <w:t xml:space="preserve">Connexion des réseaux de données et mise en commun des connaissances et des expériences pour la gestion des risques d'inondation en région alpine. Projet Interreg II France-Italie 1994-1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.33-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582632v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments with AGREGEE, a statistical model using hydrometeorological information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of synthetic tools by simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blazkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kolarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, pp.181-191</w:t>
+              <w:t xml:space="preserve">, 1997, pp.192-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582235v1</w:t>
+                <w:t xml:space="preserve">hal-02582236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un groupe européen d'hydrologie régionale pour la zone alpine et méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques for extrem rainfall and flood runoff estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blazkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kolarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, pp.22-23</w:t>
+              <w:t xml:space="preserve">Advances in regional hydrology through East European Cooperation Cooperation in Science and Technology with Central and East European countries, GUSTARD A. and COLE G., 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.20-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582234v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques for extrem rainfall and flood runoff estimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un groupe européen d'hydrologie régionale pour la zone alpine et méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in regional hydrology through East European Cooperation Cooperation in Science and Technology with Central and East European countries, GUSTARD A. and COLE G., 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, pp.20-24</w:t>
+              <w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582229v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of synthetic tools by simulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New developments with AGREGEE, a statistical model using hydrometeorological information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, pp.192-197</w:t>
+              <w:t xml:space="preserve">, 1997, pp.181-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582236v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4 : crues = Chapter 4 : floods</w:t>
               </w:r>
@@ -25698,51 +25698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blazkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mkhandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25823,220 +25823,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions de la propagation des crues du Rhône, en lien avec les aménagements réalisés depuis deux siècles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AVIS SUR L’ESTIMATION DE LA CRUE CENTENNALE DE L’OISE A VENETTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652858v1</w:t>
+                <w:t xml:space="preserve">hal-04495408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVIS SUR L’ESTIMATION DE LA CRUE CENTENNALE DE L’OISE A VENETTE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutions de la propagation des crues du Rhône, en lien avec les aménagements réalisés depuis deux siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Corne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024, pp.35</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04495408v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t>
               </w:r>
@@ -26541,271 +26541,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques naturels, alimentaires et environnementaux : de l’identification à la gestion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sûreté des évacuateurs de crues de barrage. Enquête sur les projets d’évacuateurs de crues postérieurs à la publication des recommandations CFBR 2013 et enseignements – Comparaison aux pratiques internationales – Accidentologie récente des évacuateurs de crues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Allard</w:t>
+                <w:t xml:space="preserve">Laurent Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Aigouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] INRAE. 2021, 55 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] CFBR. 2021, pp.www.barrages-cfbr.eu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267088v1</w:t>
+                <w:t xml:space="preserve">hal-03295421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sûreté des évacuateurs de crues de barrage. Enquête sur les projets d’évacuateurs de crues postérieurs à la publication des recommandations CFBR 2013 et enseignements – Comparaison aux pratiques internationales – Accidentologie récente des évacuateurs de crues</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques naturels, alimentaires et environnementaux : de l’identification à la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAE. 2021, 55 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Ulrich</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03295421v1</w:t>
+                <w:t xml:space="preserve">hal-03267088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur l’hydrologie du Rhin sur les biefs de Gambsheim et Iffezheim</w:t>
               </w:r>
@@ -27142,90 +27142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Applied Methods in Europe for Flood Frequency Analysis in a Changing Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R Kjeldsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27254,119 +27254,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AdaptAlp Dataset: Description, guidance and analyses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tierce expertise sur l'estimation des débits de référence pour le PPRI de la Jonte au Rozier, département de la Lozère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.15</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595595v1</w:t>
+                <w:t xml:space="preserve">hal-02595253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot Region: the upper Durance catchment. Understanding trends in hydrologic regimes</w:t>
               </w:r>
@@ -27438,93 +27412,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tierce expertise sur l'estimation des débits de référence pour le PPRI de la Jonte au Rozier, département de la Lozère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The AdaptAlp Dataset: Description, guidance and analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.16</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595253v1</w:t>
+                <w:t xml:space="preserve">hal-02595595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multifractale en hydrologie. Application aux series temporelles</w:t>
               </w:r>
@@ -27536,51 +27536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernardara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Schertzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27650,51 +27650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27751,51 +27751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27824,304 +27824,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour le calcul des aléas hydrologiques dans le cadre des plans de prévention des risques d`inondation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle de la qualité des courbes de tarage de la banque HYDRO pour les débits de crue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.208</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586429v1</w:t>
+                <w:t xml:space="preserve">hal-02586467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude historique sur les crues du ruisseau de Montendry à Chamoux-sur-Gelon</w:t>
+                <w:t xml:space="preserve">Recommandations pour le calcul des aléas hydrologiques dans le cadre des plans de prévention des risques d`inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.30</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584150v1</w:t>
+                <w:t xml:space="preserve">hal-02586429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la qualité des courbes de tarage de la banque HYDRO pour les débits de crue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude historique sur les crues du ruisseau de Montendry à Chamoux-sur-Gelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2005, pp.53</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586467v1</w:t>
+                <w:t xml:space="preserve">hal-02584150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur l`évaluation du débit de la crue du Rhône de décembre 2003</w:t>
               </w:r>
@@ -28208,51 +28208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise sur l'évaluation des débits de référence faite par les bureaux d'étude Ginger/Environnement et Hydratec sur le bassin du Rhins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28388,51 +28388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28538,90 +28538,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PNRH : Détection de changements éventuels dans le régime des crues : Convention INSU n°02CV036</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lubes Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2003, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -28826,190 +28826,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPI de Génissiat. Détermination des hydrogrammes de crues de référence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Interreg II France -Italie. Volet 2 &amp;quot; Amélioration de la connaissance de la pluviométrie alpine. Extension et interconnexion d'un réseau de mesures transfrontalier &amp;quot;. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2000, pp.48</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribot-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579429v1</w:t>
+                <w:t xml:space="preserve">hal-02579425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Interreg II France -Italie. Volet 2 &amp;quot; Amélioration de la connaissance de la pluviométrie alpine. Extension et interconnexion d'un réseau de mesures transfrontalier &amp;quot;. Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPI de Génissiat. Détermination des hydrogrammes de crues de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boudard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02579425v1</w:t>
+                <w:t xml:space="preserve">hal-02579429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historisque-Isère et torrents affluents : utilisation de l'information historique pour une meilleure définition du risque d'inondation</w:t>
               </w:r>
@@ -29393,299 +29393,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crues en rivières et inondations en vallée : sous-projet CV1. Modèles synthétiques et cartographies en régionalisation des risques de crues rares et extrêmes</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1997, pp.73</w:t>
+                <w:t xml:space="preserve">Compte-rendu du séminaire Jacques-Cartier : Les méthodes d'estimation régionale en hydrologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bobée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 1997, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578375v1</w:t>
+                <w:t xml:space="preserve">hal-02609177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu du séminaire Jacques-Cartier : Les méthodes d'estimation régionale en hydrologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de la mission technique aux Açores, réalisée à la demande du Concelho de Povoaçao (île de St Miguel). Risque d'inondation. Mission du 23 au 28 avril 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 1997, 42 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mathys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1997, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02609177v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de la mission technique aux Açores, réalisée à la demande du Concelho de Povoaçao (île de St Miguel). Risque d'inondation. Mission du 23 au 28 avril 1997</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lang</w:t>
+                <w:t xml:space="preserve">Crues en rivières et inondations en vallée : sous-projet CV1. Modèles synthétiques et cartographies en régionalisation des risques de crues rares et extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Givone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mathys</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1997, pp.45</w:t>
+                <w:t xml:space="preserve">P. Ramez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1997, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575887v1</w:t>
+                <w:t xml:space="preserve">hal-02578375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HISTORISQUE - Rivière du Guiers - Rapport intermédiaire</w:t>
               </w:r>
@@ -30108,51 +30108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21B7714E"/>
+    <w:nsid w:val="8BFA2258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30339,51 +30339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-lang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1417-1495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069666326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Darienzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lucas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-5031-2024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544164v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2334177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendez Rios" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2337704" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129840" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04074744v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2973-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127567" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stucki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Franke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Valler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Brugnara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-919-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2053313" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darienzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028607" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023389" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourmigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Bourrelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valerian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcmillan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petersen Overleir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. White" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR020328" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737169v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768419v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.23.08" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR018916" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coeur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daniere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-161-2016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Daoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bontron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Obled" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.09.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villanova Oliver" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.09.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198719v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Saint Seine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602103v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giuntoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.07.052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalogne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014042" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128229v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Kjeldsen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macdonald" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mediero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Albuquerque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.06.038" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600633v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madsen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lawrence" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinkova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Kjeldsen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141526v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arheimer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#225;zdil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2735-2014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997139v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059669v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014037" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062751v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kochanek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-295-2014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811184v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20087" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coeur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bacq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013041" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727810v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-29-103-2011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ben Daoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619041v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gailhard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gar&#231;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-519-2011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465032v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abernathy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Accadia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/17/173001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502762v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Ewing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devanathan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-951-2010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062385v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pobanz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Renouf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.504186" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Obled" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.208" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489961v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009079" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590661v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.3.417" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavabre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589787v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0095-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00358520v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupeyrat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006268" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711600v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0101-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKHTQ92N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590990v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.03.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z76DJW7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589841v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerboua" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453788v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.08.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590437v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gresillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453855v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007087" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452224v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0047-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006095" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QK02PS12-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453772v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renouf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006098" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451696v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006100" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garreta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004591" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586764v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Ouarda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bob&#233;e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.02.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9XMN5SN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450849v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200501007" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583488v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benito" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barriendos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Llasat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franc&#233;s" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583551v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glaser" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stangl" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583487v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glade" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583010v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330901v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Llasat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583013v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583224v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Sheffer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Enzel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grodek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581651v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Facy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581332v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580792v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Marchi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-002-0164-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5L585K2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580325v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00577-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV3Z74ZQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579023v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579427v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carsteanu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoepffner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578521v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578762v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577868v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strazzeri" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461752v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lallement" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575992v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasmussen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oberlin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573992v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margoum" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weingartner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574202v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597898v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pitsch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2026.2632276" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04983136v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Giuntoli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2285891,JSTOR2285891,MR0258201." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707935v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295467v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Michel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FLOODRisk2020.3.6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610100v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610101v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929329v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hicks" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184006003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605304v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429796v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audouard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pene" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704010" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426467v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160706005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383614v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601443v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320947v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602301v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599010v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cipriani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599009v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282225v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597565v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861194v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Carr&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597353v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Delliou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aigouy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597775v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Aubert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597566v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597774v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lall" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595594v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595593v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617577v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550095v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505278v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595589v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591470v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590497v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590889v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591379v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parey" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294555v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scharlemann" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiebl" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marhold" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tajmar" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guraya" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587497v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribatet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587496v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586476v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garreta" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587536v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583486v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583718v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582964v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dindar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaitre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583205v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Davoine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581612v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581131v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581479v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Clerc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580230v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582631v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579422v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582549v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Consuegra" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Susella" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580231v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hubert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bendjoudi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schertzer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579147v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charleux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579426v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579657v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578912v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579428v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578643v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578018v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609174v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Givone" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577144v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577412v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577142v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577143v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575787v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577041v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593328v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574560v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581989v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581988v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574074v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581969v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582076v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574752v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desurosne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578060v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prudhomme" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574561v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Maria Manea" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592057v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592059v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582254v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608477v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600782v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnifait" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599007v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599001v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598999v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606462v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595586v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kochaneck" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595583v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593366v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593928v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590813v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606950v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Puechberty" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poligot Pitsch" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglia" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belleville" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604844v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plasse" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600636v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598626v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589845v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589851v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589844v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583003v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Naulet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577767v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brochot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eraud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favriau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607341v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Deves" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serrao-Neumann" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74669-2_4" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606811v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518288v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-268-7.50001-8" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741600v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605195v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Rim Maouche" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465740v2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Llassat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Maouche" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602176v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318265v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308906v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coeur Denis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597485v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599159v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matthys" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peteuil" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597050v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597051v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596734v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt-Lain&#233;" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493184v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590728v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billy" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bravard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590727v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953170v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicely Pams-Capoccioni" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Chenier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953167v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hombiat" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588498v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589843v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583489v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Bono" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grau Gimeno" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583490v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Thorndycraft" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;rdossy" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582749v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussay" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582692v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582610v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anselmo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alzate" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbero" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchisio" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582632v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582235v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582234v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582229v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blazkova" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Beven" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolarova" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582236v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beven" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582222v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Versace" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mkhandi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oancea" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652858v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Corne" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495408v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794272v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Rios" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421504v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heraut" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359897v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267088v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295421v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Ulrich" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Aigouy" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295501v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608481v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608252v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605322v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Horner" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597863v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R Kjeldsen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595595v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595596v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595253v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766507v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591378v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589855v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basso" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbordes" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586429v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584150v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586467v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586374v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587537v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163430v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583763v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunglas" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583575v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583196v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lubes Niel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581615v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580579v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579429v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579425v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribot-Bruno" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudard" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579424v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577840v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pivot" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marco" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578764v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577482v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudou" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578375v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramez" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609177v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575887v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575886v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575128v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581964v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02579423v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-lang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1417-1495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069666326" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Darienzo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendez Rios" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2337704" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lucas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-5031-2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2334177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04074744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2973-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129840" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127567" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stucki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Franke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Valler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Brugnara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-919-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2053313" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darienzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028607" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mansanarez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023389" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourmigue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mcmillan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petersen Overleir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. White" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR020328" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Bourrelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valerian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.10.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737169v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768419v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Boursicaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017040" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.23.08" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808805v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierrefeu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR018916" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coeur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daniere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-161-2016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Daoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bontron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Obled" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2015.09.015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alliau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Saint Seine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Westra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.09.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villanova Oliver" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602103v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Bard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Giuntoli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Korck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.07.052" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062748v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madsen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lawrence" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinkova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Kjeldsen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.11.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalogne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. R. Kjeldsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macdonald" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mediero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Albuquerque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.06.038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141526v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arheimer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Br&#225;zdil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-2735-2014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997139v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108400v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Terrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchemanche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latapie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014037" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062751v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006486v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kochanek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-295-2014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811184v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20087" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coeur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bacq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013041" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727810v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594842v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-29-103-2011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098303v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ben Daoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619041v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gailhard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gar&#231;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-519-2011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593772v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auffray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658717v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00465032v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abernathy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Accadia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/27/17/173001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502762v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Ewing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devanathan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-951-2010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062385v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pobanz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Renouf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.504186" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Obled" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bontron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.208" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489961v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009079" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590661v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavabre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1623/hysj.54.3.417" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavabre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00358520v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupeyrat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007WR006268" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589787v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Bacro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0095-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711600v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bernardara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0101-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKHTQ92N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590990v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.03.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z76DJW7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453788v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.08.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589841v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerboua" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590437v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gresillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453855v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007087" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452224v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-006-0047-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biaou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006095" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QK02PS12-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453772v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renouf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006098" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451696v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006100" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453882v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garreta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005WR004591" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586764v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Ouarda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bob&#233;e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2005.02.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9XMN5SN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450849v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200501007" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Glaser" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stangl" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583488v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benito" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barriendos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Llasat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Franc&#233;s" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583487v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glade" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583010v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330901v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Llasat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583013v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583224v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Sheffer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Enzel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grodek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581651v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Facy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581332v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gigon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580792v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Marchi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-002-0164-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5L585K2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580325v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galea" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(01)00577-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV3Z74ZQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579023v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579427v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carsteanu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoepffner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578521v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578762v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577868v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strazzeri" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461752v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lallement" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575992v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rasmussen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oberlin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573992v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margoum" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Weingartner" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574202v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597898v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pitsch" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hauet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2026.2632276" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04983136v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Giuntoli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2285891,JSTOR2285891,MR0258201." TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707935v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295467v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Michel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FLOODRisk2020.3.6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610100v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610101v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929329v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hicks" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184006003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605304v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429796v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audouard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pene" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704010" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585278v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chiaverini" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupuis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426467v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160706005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601443v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320947v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fine" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383614v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Saint-Marc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova-Oliver" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602301v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599010v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cipriani" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599009v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282225v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Terrier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Freydier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597353v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Delliou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aigouy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861194v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Carr&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597565v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597775v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Aubert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597566v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597774v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lall" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595593v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617577v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595594v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550095v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505278v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595589v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590889v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591379v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parey" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591470v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590497v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294555v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scharlemann" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiebl" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marhold" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tajmar" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guraya" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586476v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garreta" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587496v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribatet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587497v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587536v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583486v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583718v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582964v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dindar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaitre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583205v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Davoine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581612v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581131v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581479v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Clerc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582631v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580230v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579147v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bendjoudi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charleux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582549v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Consuegra" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Susella" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580231v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hubert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schertzer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579422v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579426v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579657v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578912v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579428v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578643v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578018v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577142v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577143v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577412v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577144v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609174v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Givone" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575787v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577041v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chastan" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574560v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593328v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581989v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581988v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574074v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581969v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582076v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574752v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desurosne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578060v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prudhomme" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574561v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Maria Manea" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592057v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592059v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582254v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608477v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600782v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnifait" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599007v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599001v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598999v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606462v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595586v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kochaneck" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595583v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593366v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593928v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590813v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hauet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606950v2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Puechberty" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poligot Pitsch" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglia" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belleville" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604844v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plasse" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600636v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598626v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589845v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589851v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589844v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583003v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Naulet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577767v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forray" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brochot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eraud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favriau" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607341v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Deves" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serrao-Neumann" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74669-2_4" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606811v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518288v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-268-7.50001-8" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741600v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605195v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Rim Maouche" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465740v2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmen Llassat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Maouche" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602176v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318265v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308906v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coeur Denis" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599159v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Matthys" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peteuil" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597485v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597050v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597051v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596734v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt-Lain&#233;" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493184v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chastan" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590728v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billy" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Castaing" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bravard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590727v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953170v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicely Pams-Capoccioni" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Chenier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953167v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hombiat" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588498v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589843v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583489v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez Bono" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grau Gimeno" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583490v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Thorndycraft" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#225;rdossy" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582749v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussay" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582692v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582632v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582610v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anselmo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alzate" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbero" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchisio" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582236v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blazkova" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beven" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kolarova" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582229v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Beven" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582234v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582235v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582222v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Versace" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mkhandi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oancea" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495408v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652858v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Corne" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495131v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794272v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Rios" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421504v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Heraut" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359897v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295421v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peyras" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Ulrich" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Aigouy" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267088v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295501v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608481v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608252v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605322v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Horner" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597863v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R Kjeldsen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595253v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595596v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595595v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766507v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591378v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589855v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basso" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbordes" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586467v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586429v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584150v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586374v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587537v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163430v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583763v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunglas" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583575v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583196v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lubes Niel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581615v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580579v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579425v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribot-Bruno" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579429v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579424v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577840v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pivot" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marco" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578764v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Poinard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577482v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudou" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609177v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575887v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578375v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramez" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575886v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575128v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581964v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02579423v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>